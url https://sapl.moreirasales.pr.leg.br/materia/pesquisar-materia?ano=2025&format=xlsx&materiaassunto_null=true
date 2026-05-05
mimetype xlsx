--- v0 (2025-12-21)
+++ v1 (2026-05-05)
@@ -54,520 +54,520 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gustavo Henrique da Silva Santos</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n_o_005_-_gustavo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n_o_005_-_gustavo.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 005/2025 de autoria do Vereador Gustavo Henrique da Silva Santos, enviando Projeto de Lei nº 001/2025, que altera o inciso IV, do artigo1º, da Lei nº 491/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_172-_2025_-_gustavo_priscilla_-_luzes_dos_campos_susiety.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_172-_2025_-_gustavo_priscilla_-_luzes_dos_campos_susiety.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de manter as luzes dos campinhos society acesas todos os dias, sendo desligadas automaticamente às 21h30min e também realize a manutenção periódica desses espaços, incluindo a implementação de borrachas nos campos, bem como reparos e pinturas nas estruturas, garantindo conservação e segurança._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Os campinhos society representam espaços de grande importância para o lazer, a prática esportiva e a integração social da comunidade. Atualmente, a limitação da iluminação e a ausência de manutenção adequada comprometem o pleno aproveitamento desses locais, especialmente no período noturno, quando a maior parte da população tem maior disponibilidade de tempo._x000D_
 A instalação de um sistema “temporizador;” de desligamento automático proporcionará economia de energia e segurança, evitando desperdícios. Já a implementação das borrachas no campo trará maior conforto e segurança aos atletas, reduzindo riscos de acidentes, enquanto os serviços de reparos e pinturas nas estruturas contribuirão para a preservação do patrimônio público e valorização desses ambientes.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_350-2025_-_institui_o_vale_natalino.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_350-2025_-_institui_o_vale_natalino.pdf</t>
   </si>
   <si>
     <t>Ofício nº 676/2025_x000D_
 Súmula: Institui o Vale Natalino no âmbito do Município de Moreira Sales e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_352-2025_-_ratifica_consorcio_parana_saude_-_assinado.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_352-2025_-_ratifica_consorcio_parana_saude_-_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício nº 750/2025 de autoria do Poder Executivo, enviando Mensagem nº 425/2025, referente ao Projeto de Lei nº 352/2025 Que Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municiípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no003.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no003.pdf</t>
   </si>
   <si>
     <t>Ementa: Revoga o parágrafo  primeiro do Art. 5º, da Lei nº863/2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_n-_087-2025_-_revisuo_do_plano_diretor.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_n-_087-2025_-_revisuo_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Plano Diretor Municipal, objeto da Lei Municipal nº 397, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n-_088-2025_-_revisuo_mobiliario_urbano.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n-_088-2025_-_revisuo_mobiliario_urbano.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Plano Mobiliário Urbano do Município de Moreira Sales, objeto da Lei Municipal nº 398, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_complementar_n-_089-2025_-_revisuo_cdigo_de_postura.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_complementar_n-_089-2025_-_revisuo_cdigo_de_postura.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Código de Posturas Municipal, objeto da Lei Municipal nº 399, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_complementar_n-_090-2025_-_revisuo_cdigo_ambiental.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_complementar_n-_090-2025_-_revisuo_cdigo_ambiental.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Código Ambiental do Município de Moreira Sales, objeto da Lei Municipal nº 400, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_n-_091-2025_-_revisuo_do_plano_viirio.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_n-_091-2025_-_revisuo_do_plano_viirio.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Plano Viário do Município de Moreira Sales, objeto da Lei Municipal nº401, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_n-_092-2025_-_revisuo_parcelamento_uso_e_ocupaouo_do_solo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_n-_092-2025_-_revisuo_parcelamento_uso_e_ocupaouo_do_solo.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Código de Parcelamento, Uso e Ocupação do Solo do Município de Moreira Sales, objeto da Lei Municipal nº 402, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_complementar_n-_093-2025_-_revisuo_permetro_urbano.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_complementar_n-_093-2025_-_revisuo_permetro_urbano.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a revisão do Perímetro Urbano do Município de Moreira Sales, objeto da Lei Municipal nº 403, de 26 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_no._009-2025_-_mocao_de_pesar_-_todos_vereadores.doc</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_no._009-2025_-_mocao_de_pesar_-_todos_vereadores.doc</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, requerem, após ouvido o Plenário desta Câmara Municipal de Moreira Sales, que seja inserida na Ata dos trabalhos da presente Sessão Ordinária, do dia 26 de Maio de 2025, MOÇÃO DE PÊSAMES, manifestando profundo pesar, aos familiares, pelo falecimento do Senhor Geraldo Moreira de Freitas, ocorrido no dia 25 de Maio de 2025._x000D_
 _x000D_
 O Senhor Geraldo Moreira de Freitas, era Pioneiro e morador do Município de Moreira Sales, sendo muito querido pela família, por todos da cidade._x000D_
 Ante ao exposto, os signatários requerem ainda, que seja enviada aos familiares, esta manifestação de profundo pesar.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no._010-2025_-_mocao_de_aplausos_-gustavo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no._010-2025_-_mocao_de_aplausos_-gustavo.pdf</t>
   </si>
   <si>
     <t>O Vereador Gustavo Henrique da Silva Santos, deste Poder Legislativo, subscritor do presente vêm, nos termos do Regimento Interno, solicitar, após ouvido o Plenário, que seja inserido nos anais da Câmara Municipal de Moreira Sales uma MOÇÃO DE APLAUSOS, à Natalia  Silva Marques  e Ygor Leite de Souza, competidores de Musculação e Fisiculturismos no Campeonato ESTREANTES no dia 25 de Maio na Cidade de Apucarana, sendo ela premiada no Top 1 - women’s bikini Campeã Overall women’s bikini e ele Top 4 - games classic e Top 2 - fisiculturismo clássico</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Protocolo - PROT</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no._011-2025-__mocao_de_apoio_a_apae_todos_os_vereadores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no._011-2025-__mocao_de_apoio_a_apae_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HIPOTECANDO APOIO, integral e irrestrito a APAE de Moreira Sales e à Federação das Apaes do Estado do Paraná (Feapaes-PR) frente à Ação Direta de Inconstitucionalidade (ADI) nº 7796, ajuizada no Supremo Tribunal Federal (STF) pela Federação Brasileira das Associações de Síndrome de Down. Tal ação representa uma grave ameaça direta ao direito das pessoas com deficiência de acessar uma educação especializada, pública, gratuita e de qualidade.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ewerton Batista Adão</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no._012-2025_-_ewerton-.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no._012-2025_-_ewerton-.pdf</t>
   </si>
   <si>
     <t>Considerando a arrecadação do Imposto sobre Propriedades de veículos Automotores (IPVA) que seja apresentado às seguintes informações:_x000D_
 Quanto foi arrecadado com o IPVA 2025 no município de Moreira Sales?_x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento e fiscalização de Recursos Públicos.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no._013-2025-mocao_de_aplausos_mazzeto.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no._013-2025-mocao_de_aplausos_mazzeto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao 2º Tenente PM Marcio Cesar Mazetto dos Santos, Ingressou na Polícia Militar do Paraná em 25/03/1992, com trabalhos iniciados no 11° Batalhão de Polícia Militar de Campo Mourão na função de Soldado PM, neste período desenvolveu a atividade como Policial Militar em sua maior parte na área da 2ª Cia Goioerê onde permanece lotado até o presente, todavia em 2014 a 2ª Companhia de Goioerê após articulação de área, passou a pertencer ao 7º BPM; No decorrer da carreira exerceu o Comando dos Destacamentos Policiais Militares de Mariluz, Rancho Alegre do Oeste e Moreira Sales, sendo a função de Comando de Destacamento de Moreira Sales exercida nos últimos 4 anos, sendo remanejado a Sede do 7ºBPM de Cruzeiro do Oeste, após promoção a Oficial da Polícia Militar, a 2º Tenente PM em 22 de abril do ano de 2025, conforme decreto do Governo Estadual de nº 9654.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no._015-2025_-_ewerton_e_reinaldo_-_iptu_e_itr.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no._015-2025_-_ewerton_e_reinaldo_-_iptu_e_itr.pdf</t>
   </si>
   <si>
     <t>Considerando as arrecadações de impostos para o Município de Moreira Sales destaca-se Imposto Predial e Territorial Urbano (IPTU) e a Arrecadação do Imposto Sobre a Propriedade Territorial Rural (ITR) que seja apresentado às seguintes informações:_x000D_
 1.	Quanto foi arrecadado com o “IPTU” 2025 no município de Moreira Sales?_x000D_
 2.	Quanto foi arrecadado com “ITR” 2025 no Município de Moreira Sales?_x000D_
 Justificativa: _x000D_
 As informações são necessárias para fins de conhecimento e fiscalização de Recursos Públicos.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Reinaldo Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no._016-2025-mocao_de_aplausos_semeando_verde_pdo-_reinaldo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no._016-2025-mocao_de_aplausos_semeando_verde_pdo-_reinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à Professora Sônia Nunes Meireles e as Alunas do 4º Ano da Escola Municipal Luciane Almeida Liberal de Paraná do Oeste, ganhadoras do projeto Semeando Verde, Melhor Poesia, a Aluna: Maria Laura Costa Perez com o Título da Poesia: A cana de açúcar que alimenta e ilumina e a Aluna: Ana Laura Makoski Engles com o Título da poesia: A história da cana de açúcar. Concurso realizado pela Usina de Açúcar e Álcool Santa Teresinha através do Projeto “Semeando Verde” em Parceria com a Secretaria Municipal de Educação de Moreira Sales que premiou 02 alunos por escola, teve como Tema do concurso de poesia: Cana-de-açúcar: A matéria-prima do alimento, energia e do combustível limpos e renováveis.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Gabrielle Akemi de Matos Berti</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no._017-2025_-_distribuicao_de_cestas_basicas.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no._017-2025_-_distribuicao_de_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Considerando as várias reclamações recebidas acerca da forma de distribuição de cestas básicas _x000D_
 _x000D_
 Requer:_x000D_
 1.	Que sejam informados os procedimentos adotados pelo Departamento de Assistência Social para fins de cadastro e distribuição de cestas básicas, tais como: existem dias específicos para o pedido? 2 - O beneficiário do pedido deve preencher algum cadastro? 3 - Qual a faixa de renda das pessoas que podem ser beneficiários? 4 - Existe algum tipo de entrevista? 5 - A família recebe a visita do Assistente Social?  Outras informações relevantes._x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento sobre a forma de distribuição de cestas básicas.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no._018-2025-mocao_de_aplausos_semeando_verde_moreira_sales_-_gustavo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no._018-2025-mocao_de_aplausos_semeando_verde_moreira_sales_-_gustavo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, à professores e alunos dos 4 º anos das escolas municipais de Moreira Sales que se destacaram no projeto Semeando Verde, Melhor Poesia, Concurso realizado pela Usina de Açúcar e Álcool Santa Teresinha em Parceria com a Secretaria Municipal de Educação de Moreira Sales que premiou 02 alunos por escola, teve como Tema do concurso de poesia: Cana-de-açúcar: A matéria-prima do alimento, energia e do combustível limpos e renováveis:_x000D_
 •	Escola Municipal Cívico-Militar Leonilda O. Prado, Professora,  Patrícia Dayane Bueno dos Santos, Alunos: Beatriz Chaves de Jesus e João Lucas Gonçalves Soares._x000D_
 •	Escola Municipal São José, Professora Alessandra Aparecida Sanches Ferreira, Alunos: Livia Nascimento Bueno e Ramises José Stuber._x000D_
 •	Escola Municipal Eulália Zarantonelli, Professora Joana Darque, Aluna: Sthefani Vitoria Teixeira 4° A e Professora Adriana Gonçalves, Aluna: Heloisa Canezin Leite 4° B.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no._019-2025_-_mocao_de_aplausos_-ewerton.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no._019-2025_-_mocao_de_aplausos_-ewerton.pdf</t>
   </si>
   <si>
     <t>Moção de Apalusos à Igor Felipe Praxedes aprovado no 191º Concurso da Magistratura do TJSP. Onde irá iniciar a carreira na Circunscrição Judiciária de Presidente Prudente/SP, Igor vem estudando desde janeiro de 2022 somando aproximadamente 03 anos e 06 meses de estudo.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no._020-2025-mocao_de_aplausos_programa_aprender_valer-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no._020-2025-mocao_de_aplausos_programa_aprender_valer-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, às Professoras da Escola Municipal São José, Professora: Alessandra Sanches e Adriana Morabito Leite e a Diretora:  Irene Viotto  e a Diretora interina: Sueli Morabito Leite Lessa. Que foram destaque nacional ao participar entre escolas de todo o Brasil do Programa APRENDER VALOR, promovido pelo Branco Central Brasileiro, programa que visa ser trabalhado na grade pedagógica com os alunos o fortalecimento da Educação Financeira e desenvolvimento de competências fundamentais para formação do cidadão. A Escola São José foi premiada como umas das 3 melhores do Paraná, colocando Moreira Sales como espelho e referência de  escola pública de qualidade e inovação Pedagógica.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no._021-2025_-_gabrielle_-_paralizacao_do_asfalto_santa_angelina.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no._021-2025_-_gabrielle_-_paralizacao_do_asfalto_santa_angelina.pdf</t>
   </si>
   <si>
     <t>Requer:_x000D_
 1.	Que seja informado qual o motivo da paralização da obra de asfasto da Estrada Santa Angelina?_x000D_
 2.	Que seja informada a data de previsão de retomada da obra e término? _x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento dos investimentos realizados pelo Poder Executivo, bem como para melhor informar a população local.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Priscilla Lorejan Mello de Assis</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no._022-2025_-_priscilla_e_elias_-_jornada_de_trabalho_dos_ambulanceiros.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no._022-2025_-_priscilla_e_elias_-_jornada_de_trabalho_dos_ambulanceiros.pdf</t>
   </si>
   <si>
     <t>Requer:_x000D_
 1.	Existe controle de jornada dos funcionários “Motoristas de Ambulância”?_x000D_
 2.	 Diante desse controle de Jornada, o pagamento das horas extraordinárias vem sendo realizado em sua totalidade?_x000D_
 3.	Atualmente qual o regime de jornada que está sendo praticado pelos motoristas de ambulância?_x000D_
 4.	Como está sendo realizado a escala de jornada dos motoristas de ambulância aos sábados, domingos e feriados? Esses dias estão sendo pagos como horas extraordinárias?No caso de acidentes e multas de transito, como o Município tem arcado com referidos gastos e se os motoristas respondem pelas referidas despesas ou são penalizados de alguma outra forma?_x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento dos Atos Públicos especialmente visando evitar ações trabalhistas em face do Município.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, manifestando profundo pesar, aos familiares, pelo falecimento do Senhor EDSON MONTI ( Tico Monti ) , ocorrido no dia 07 de Setembro de 2025._x000D_
 _x000D_
 O Senhor, Edson Monte era de Família Pioneira em nosso município, sendo muito querido pela família, por todos da cidade._x000D_
 Ante ao exposto, os signatários requerem ainda, que seja enviada aos familiares, esta manifestação de profundo pesar.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no._024-2025_-_mocao_de_pesar_-_todos_vereadores__severo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no._024-2025_-_mocao_de_pesar_-_todos_vereadores__severo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PÊSAMES, manifestando profundo pesar, aos familiares, pelo falecimento do Senhor “Severo Rodrigues de Oliveira”, ocorrido no dia 16 de Agosto de 2025._x000D_
 _x000D_
 O Senhor, Severo Rodrigues de Oliveira era Pioneiro e foi funcionário Público municipal em nosso município, sendo muito querido pela família, por todos da cidade.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_no._025-2025-mocao_de_aplausos_guilherme.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_no._025-2025-mocao_de_aplausos_guilherme.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, ao Jovem MoreiraSalense Guilherme Felipe Ribeiro Gomes Silva, acadêmico do curso de pintura da Academia de Belas Artes de São Peterbusgo, a academia Repin que é uma renomada instituição de arte na Rússia, fundada em 1757.  Guilherme tem se destacado na Arte da Pintura e tem, representado Moreira Sales em diversos Lugares do Mundo, onde teve seus trabalhos expostos em: 2021 - Local: Museu Relíquias do Brasil - Período: exposição permanente - Obras copiadas: "Bolas de Sabão" de Édouard Manet; "Monk Inok" de Konstantin Apollonovich Savitsky; "Retrato de Emily Sargent" de John Singer Sargent; e "O Boxeador" de Konstantin Somov._x000D_
 2022 - Innopraktika and Russian Seasons School - Obra: Adaptation of Love to the Virtual World - Local: Academia de Belas Artes de São Petersburgo (Repin Academy) - Russia - Período: 29 de junho. _x000D_
 2024 - Delhi Art Carnival - Local: Delhi College of Art, Índia - Período: 14 a 20 de abril._x000D_
 2024 - Exposição - Local: Convento da Assunção Syandemsky - Período: 9 de agosto._x000D_
 2024 - Inspiração do Monastério de Syabdensky - Local: União de Artistas de São Petersburgo - Período: 30 de outubro a 10 de novembro.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_no._026-2025-mocao_de_aplausos_roberta_carpine_-_todos_vereadores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_no._026-2025-mocao_de_aplausos_roberta_carpine_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora Roberta Carpiné pelos seus relevantes serviços prestados a comunidade Moreirsalense como Secretária Municipal de Saúde, esteve a frente da Secretaria de Saúde de Moreira Sales por 17 anos, dedicando-se com compromisso, ética e excelência ao bem-estar da população. Durante sua gestão, demonstrou liderança exemplar, promovendo melhorias significativas nos serviços de saúde, fortalecendo ações preventivas, ampliando o acesso da comunidade aos atendimentos e valorizando os profissionais da área. Sua atuação incansável contribuiu para o desenvolvimento de políticas públicas que deixaram um legado de cuidado, organização e humanização no sistema de saúde do município e enfrentou bravamente junto com sua equipe a maior epidemia da historia, que foi o “Covid 19.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Roberto Carlos Paulique</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, manifestando profundo pesar, aos familiares, pelo falecimento do Senhor “APARECIDO PAOLICCHI“, ocorrido no dia 02 de Outubro de 2025._x000D_
 O Senhor, Aparecido Paolicchi era Pioneiro, sendo muito querido pela família, por todos da cidade.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no._028-2015_-_gustavo_pri_elias_rioberto_ewerton_reinaldo_-_exposales.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no._028-2015_-_gustavo_pri_elias_rioberto_ewerton_reinaldo_-_exposales.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Gustavo H. da Silva Santos, Roberto Carlos Paulique, Ewerton Batista Adão, Priscilla Lorejam Melo de Assis, Elias Neris da Rocha e Reinaldo Pedroso, subscritor do presente dirige-se ao Plenário deste Poder Legislativo, com fundamento no art. 155, inciso IV do Regimento Interno, com a finalidade específica de solicitarem o envio de um requerimento ao Chefe do Poder Executivo, solicitando as seguintes informações:_x000D_
 _x000D_
            Que seja encaminhado a este Poder Legislativo, no prazo legal, o relatório detalhado acerca da prestação de contas total da Exposales 2025._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
        As informações são necessárias para fins de conhecimento dos investimentos realizados pelo Poder Executivo, bem como para melhor informar a população local.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no._029-2025-mocao_de_pesar-_vanildo_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no._029-2025-mocao_de_pesar-_vanildo_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Gustavo H. da Silva Santos, Roberto Carlos Paulique, Ewerton Batista Adão, Priscilla Lorejam Melo de Assis, Elias Néris da Rocha e Reinaldo Pedroso deste Poder Legislativo, subscritores do presente vêm, nos termos do Regimento Interno, solicitar, após ouvido o Plenário, que seja inserido nos anais da Câmara Municipal de Moreira Sales uma MOÇÃO DE PESAR, manifestando profundo pesar, aos familiares, pelo falecimento do Senhor “ Vanilson Ferreira de Almeida “, ocorrido no dia 19 de Outubro de 2025._x000D_
 O Senhor, Vanilson Ferreira de Almeida era um pessoa muito querido pela família, por todos da cidade.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no._030-2025-mocao_de_aplausos_-agrinho_-_todos_vereadores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no._030-2025-mocao_de_aplausos_-agrinho_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos Alunos e Professores que foram premiados no concurso AGRINHO 2025._x000D_
 •	CATEGORIA DESENHO_x000D_
 _x000D_
 1º LUGAR – FELIPE PRAXEDES DOS SANOS – 1º ANO_x000D_
 PROF. ROSA MARIA DE FREITAS OLIVEIRA_x000D_
 ESCOLA CÍVICO-MILITAR LEONILDA O. PRADO_x000D_
 _x000D_
 1º LUGAR – ARIADI FERREIRA BERNARDO – CLASSE ESPECIAL_x000D_
 PROF. MARLENE RODRIGUES DE FREITAS SILVA_x000D_
 ESCOLA CÍVICO-MILITAR LEONILDA O. PRADO_x000D_
 _x000D_
 2º LUGAR - SABRINA GABRIELE DE MELO – 1º ANO_x000D_
 PROF. SUELY URNA MAKOSKI PEDROSO_x000D_
 ESCOLA LUCIANE LIBERAL_x000D_
 _x000D_
 3º LUGAR – VALENTINA MARIA DA SILVA OLIVIVEIRA – 1º ANO_x000D_
 PROF. MARILZA DE SOUZA LOBO SOLLER_x000D_
 ESCOLA AGOSTINHO PORTELLO_x000D_
 _x000D_
 •	CATEGORIA  REDAÇÃO_x000D_
 _x000D_
 1º LUGAR – ALICE MÁRIO BORBA – 2º ANO_x000D_
 PROF. MARLENE RODRIGUES DE FREITAS SILVA_x000D_
@@ -589,1575 +589,1575 @@
   </si>
   <si>
     <t>Leticia Mario Rosa</t>
   </si>
   <si>
     <t>A Vereadora LETÍCIA MARIO ROSA, subscritor do presente dirige-se ao Plenário deste Poder Legislativo, com fundamento no art. 155, inciso IV do Regimento Interno, com a finalidade específica de solicitarem o envio de um requerimento ao Chefe do Poder Executivo, solicitando as seguintes informações:_x000D_
 _x000D_
 _x000D_
 Considerando as obras da Estrada da Vila Gianelo, requer:_x000D_
 _x000D_
 1.	Qual a data em que a obra foi paralisada?_x000D_
 2.	Por qual motivo a obra foi paralisada?_x000D_
 3.	Qual a previsão de retomada da obra? _x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento e fiscalização dos atos públicos e esclarecimento a população.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_no._033-2025_-_gsbrielle_-_fornecimento_de_marmitas_a_servidores_do_patio.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_no._033-2025_-_gsbrielle_-_fornecimento_de_marmitas_a_servidores_do_patio.pdf</t>
   </si>
   <si>
     <t>Considerando serviços prestados por servidores públicos municipais fora da sede do município, em bairros rurais, patrimônio de Vila Gianelo e no Distrito de Paraná do Oeste. requer:_x000D_
 _x000D_
 1.	Quantos funcionários se deslocam para prestar serviço fora da sede do município mensalmente?_x000D_
 2.	Esses servidores Públicos recebem marmita ?_x000D_
 3.	Qual o valor Unitário por Marmita?_x000D_
 4.	Quanto foi gasto com Marmitas com esses servidores durante o ano de 2025</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/130/requerimento_no._032-2025-mocao_de_aplausos_maria_santina_da_conceicao_-_reinaldo_pedroso.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/130/requerimento_no._032-2025-mocao_de_aplausos_maria_santina_da_conceicao_-_reinaldo_pedroso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora Maria Santina da Conceição Barbosa moradora do Distrito de Paraná do Oeste, nascida em 1924, na Paraíba, filha de Santina Luiza e Ciliano Pereira Barbosa, teve 7 irmãos. Casou-se em 1942, com 18 anos, com Severino Francisco Alves, Veio para o Paraná município de Moreira Sales residindo no Distrito de Paraná do Oeste em Janeiro de 1959, Pioneira reside no Município há 66 anos. Teve 14 filhos, 7 filhos vivos e 7 filhos já falecidos, 46 netos, 84 bisnetos e 44 tataranetos, já perdeu 6 netos. Veio com 7 filhos já nascidos em Paraíba e um na barriga, no pau de arara, de, Paraíba até Paraná d'Oeste, Perdeu o marido em 1981 por conta da Diabetes. Já trabalhou na lavoura, e já vendeu leite que seu marido tirava. De uns anos pra cá, passou por muitas turbulências em relação à saúde, mas graças a Deus sua saúde está muito bem e desde então vive com muita alegria com seus filhos, netos, bisnetos e tataranetos.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no._034-2025_-_gabrielle_-_valor_gastos_na_festa_das_criancas.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no._034-2025_-_gabrielle_-_valor_gastos_na_festa_das_criancas.pdf</t>
   </si>
   <si>
     <t>Considerando as ações e festividade realizadas no mês de Outubro em comemoração ao dia das crianças, _x000D_
 _x000D_
 Requer:_x000D_
 _x000D_
 1.	Quantas ações incluindo, festas, comemorações e atividades aconteceram no município por meio da Administração Pública em comemoração ao dia das Crianças no mês de outubro?_x000D_
 2.	Quais os valores gastos nas respectivas festividades?_x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento dos investimentos realizados pelo Poder Executivo, bem como para melhor informar a população local</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Josinete Bernardes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_no._035-2025-mocao_de_aplausos_irene_viotto_-_josinete.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_no._035-2025-mocao_de_aplausos_irene_viotto_-_josinete.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, a Senhora Irene Viotto Barbosa pelos seus relevantes serviços prestados a comunidade Moreirasalense desde 02 de fevereiro de 1980 como funcionária Pública Municipal na área da Educação. Educadora infantil atuou por 44 anos na rede municipal de Ensino, passando por diversas setores ( Professora, Coordenadora e Diretora). E se aposentou como diretora da Escola Municipal São José, onde permaneceu na gestão por 10 anos, dedicando-se com compromisso, ética e excelência na Arte de Educar. Durante sua gestão, demonstrou liderança exemplar, promovendo melhorias significativas no desenvolvimento estrutural e pedagógico da Escola São José.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_no._036-2025_-_priscilla_-__ambulanceiros_regularizacao_de_lei.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_no._036-2025_-_priscilla_-__ambulanceiros_regularizacao_de_lei.pdf</t>
   </si>
   <si>
     <t>Considerando a lei que regulamenta a profissão de condutores de ambulância em nível nacional é a Lei nº 15.250/2025, sancionada em novembro de 2025, que reconhece esses profissionais como da área da saúde. que estabelece requisitos e atribuições para a atividade em todo o país. Reconhecimento como profissionais de saúde: A lei garante o enquadramento dos condutores como profissionais de saúde, o que permite a acumulação de cargos públicos com as devidas compatibilidades e períodos mínimos de descanso. O que a lei estabelece: Exigências e deveres da profissão. Requisitos para o exercício da atividade. Atividades como conduzir o veículo de forma segura, zelar pela conservação da ambulância, auxiliar no transporte de pacientes, e participar de capacitações periódicas._x000D_
 _x000D_
 Requer:_x000D_
 _x000D_
 1.	Quando o município passará a observar e cumprir de maneira integral essa lei no Município de Moreira Sales? _x000D_
 _x000D_
 Justificativa: _x000D_
 _x000D_
 As informações são necessárias para fins de conhecimento da aplicação da Lei e dos Atos Públicos, especialmente visando regularização de legislação desta categoria de trabalho.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_no_101-_2025_-_priscilla_-_plano_de_saude.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_no_101-_2025_-_priscilla_-_plano_de_saude.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade e legalidade de instituir um Plano de Saúde para os Servidores Públicos Municipais._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem como objetivo dar opção de suporte com a disponibilidade de um plano de saúde aos servidores municipais.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_102-_2025_-_priscilla_-_reajuste_bolsa_estagio.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_102-_2025_-_priscilla_-_reajuste_bolsa_estagio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de atualizar o percentual concedido aos estagiários através da Bolsa Estágio._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa que o executivo municipal também conceda a recomposição que está sendo dada aos servidores públicos, que não atingirá diretamente os estagiários, visto que a classe não receber reajuste há muitos anos.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_103-_2025_-_reinaldo_-_reuniao_com_apicultores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_103-_2025_-_reinaldo_-_reuniao_com_apicultores.pdf</t>
   </si>
   <si>
     <t>Que o Executivo organize uma reunião com os Apicultores “produtores de Mel” do município, para ouvir a demandas e avançar na conquista do selo para comercialização._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa valorizar e potencializar esse segmento da Apicultura que é a técnica responsável pela criação e o manejo de colméias de abelhas, estimulando-os a se organizar em associação e a conquistar o selo necessário para que os apicultores do município possam estar aptos a comercialização do mel.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Elias Neris da Rocha</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_no104_-_2025_-_elias_e_leticia-cacamba_pdo_e_vila.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_no104_-_2025_-_elias_e_leticia-cacamba_pdo_e_vila.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de disponibilizar “Caçambas de Entulhos” para as construções localizadas no Distrito de Paraná do Oeste e Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa atender munícipes do Distrito de Paraná do Oeste e Vila Gianelo que tem construções, para que seja realizado descarte correto de sobras e resíduos de matérias de construção, visto que para área urbana do município essa prestação de serviço já é oferecida.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no105_-_2025_-_josinete_-_combate_a_maus_tratos_de_animais.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no105_-_2025_-_josinete_-_combate_a_maus_tratos_de_animais.pdf</t>
   </si>
   <si>
     <t>Que o Executivo através do órgão responsável possa estar intensificando a fiscalização e punição de praticas de maus tratos contra animais._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa combater ações de maus contra animais, criando canais específicos para atender denuncias e também realizar a fiscalização permanente, garantindo o cumprimento da legislação.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no106_-_2025_-_josinete_-_servidor_para_escala_das_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no106_-_2025_-_josinete_-_servidor_para_escala_das_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de disponibilizar um servidor que possa atuar em uma escala de revezamento entre as Escolas e Cmeis do município para auxílio em determinadas funções._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa criar um suporte através de um “servidor” para apoiar as instituições de ensino do município em demandas de limpeza e organização do pátio.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no107_-_2025_-_gabrielle_-_lombada_ponte_da_vila_gianelo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no107_-_2025_-_gabrielle_-_lombada_ponte_da_vila_gianelo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a identificação com placa e pintura do “quebra mola” existente na estrada principal que da acesso à Vila Gianelo nas proximidades do antigo pesqueiro._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa evitar acidentes com a identificação e pintura da lombada.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no108-_2025_-_gabrielle_-_correcao_na_calcada.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no108-_2025_-_gabrielle_-_correcao_na_calcada.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie os devidos reparos na calcada na avenida Belém, cruzamento com a rua Otto Macedo e José Marques Jorge._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa corrigir defeito na calçada no local indicado, uma vez que com a passagem da rede de esgoto o terreno está afundando, o que pode ocasionar acidentes.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_109-2025_-_elias_e_leticia_-_tecnico_de_enfermagem_vila_gianelo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_109-2025_-_elias_e_leticia_-_tecnico_de_enfermagem_vila_gianelo.pdf</t>
   </si>
   <si>
     <t>Que dentro das possibilidades o Executivo disponibilize um funcionário “técnico de enfermagem” para atendimento e prestação de serviços junto ao Posto de Saúde de Vila Gianelo. Justificativa: A presente indicação é necessária para garantir um melhor atendimento aos pacientes que procuram atendimento junto ao Posto de Saúde de Vila Gianelo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_110-_2025_-_gabrielle_-_reforma_bueiro_av._belem_r._maria_f._da_cruz.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_110-_2025_-_gabrielle_-_reforma_bueiro_av._belem_r._maria_f._da_cruz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo adote as medidas necessárias para correção e reforma do bueiro (boca de lobo) da Avenida Belém, esquina com a Rua Maria Ferreira da Cruz. Justificativa: A presente indicação é necessária para os devidos reparos no bueiro indicado, pois a água das chuvas estão infiltrando por baixo do asfalto, podendo ocasionar a deterioração do asfalto e o desmoronamento, elevando o risco de acidentes. (Segue fotos do local em anexo).</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_111-_2025_-_nardinho__-_quebra_mola_escola_luciane_liberal.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_111-_2025_-_nardinho__-_quebra_mola_escola_luciane_liberal.pdf</t>
   </si>
   <si>
     <t>Que o Executivo efetue a instalação de quebra-molas na rua em frente à Escola Luciane Almeida Liberal no Distrito de Paraná do Oeste._x000D_
 Justificativa: A presente indicação visa dar maior segurança às crianças, professores e demais pedestres, principalmente nos horários de chegada e saída de aulas.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_112-_2025_-_priscilla_-_reforma_da_praca_da_igreja_divina_misericordia.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_112-_2025_-_priscilla_-_reforma_da_praca_da_igreja_divina_misericordia.pdf</t>
   </si>
   <si>
     <t>Que Poder Executivo possa efetuar a revitalização da Praça da Igreja Divina Misericórdia, da Vila São Luiz, com os necessários reparos e melhorias na iluminação, banheiros e pintura da academia.  Justificativa: A presente indicação visa proporcionar uma melhoria aos munícipes que freqüentam a praça, tanto para participação nas missas quanto para prática esportiva, recreação e atividades sociais.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf</t>
   </si>
   <si>
     <t>que o Excelentíssimo Senhor Prefeito Municipal por meio da secretaria competente, estude a viabilidade de elaborar e encaminhar à Câmara Municipal um projeto de lei que institua uma premiação anual de reconhecimento e mérito aos professores da Rede Municipal de Ensino. Tal medida tem por objetivo valorizar os profissionais da educação, reconhecendo publicamente o empenho, a dedicação e os resultados obtidos por aqueles que diariamente contribuem para a formação de nossas crianças e jovens. O prêmio poderá considerar critérios como inovação pedagógica, melhoria de desempenho dos alunos, participação em projetos educacionais e compromisso com a comunidade escolar. Encaminha-se em anexo um modelo de projeto de lei que pode servir de base para a elaboração da proposta por parte do Executivo. Temos a convicção de que ações como essa incentivam a excelência profissional e fortalecem o compromisso com a qualidade da educação no município. Colocamo-nos à disposição, enquanto Poder Legislativo, para colaborar com o Executivo no que for necessário para a concretização desta proposta.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal por meio da Secretaria de Esportes, estude a viabilidade de implantar aulas de Beach Tênis no município, preferencialmente utilizando o espaço do Parque Ecológico para o desenvolvimento da modalidade.  Justificativa: O Beach Tênis é um esporte em constante crescimento no Brasil e no mundo, promovendo saúde, lazer e integração social. A prática esportiva, especialmente entre crianças e jovens, contribui significativamente para a formação educacional, disciplina e bem-estar físico e mental. Além disso, a realização das aulas no Parque Ecológico também contribuirá para o melhor aproveitamento e valorização daquele espaço público, incentivando o uso consciente e ativo da área de lazer pela população. Essa iniciativa irá aumentar o calendário esportivo do município, além de oferecer mais uma opção de esporte e inclusão às nossas crianças.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_122-_2025_-_josi_-_banheiro_de_banho_para_reciclagem.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_122-_2025_-_josi_-_banheiro_de_banho_para_reciclagem.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de construir um Banheiro com estrutura de “banho” para os trabalhadores do Barracão da Reciclagem._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa proporcionar aos trabalhadores do Barracão da Reciclagem um banheiro para que eles possam tomar banho quando finalizar o trabalho e forem retornar para casa, trazendo a eles maior dignidade e qualidade de trabalho, valorizando ainda mais essa atividade que eles exercem, demonstrando o respeito e gratidão pelo trabalho prestado ao município</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_121-_2025_-_josi_elias_nardinho_-_dentista_noturno.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_121-_2025_-_josi_elias_nardinho_-_dentista_noturno.pdf</t>
   </si>
   <si>
     <t>Que o Executivo possa oferecer atendimento odontológico noturno nas Unidades Básicas de Saúde e disponibilizar transporte para locomover os pacientes de Paraná do Oeste e Vila Gianelo para esse atendimento._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa proporcionar um horário alternativo a pacientes que necessitem de tratamento odontológico e tem dificuldades com os horários comerciais por conta do trabalho e estudo, onde o atendimento noturno seria uma alternativa para que as pessoas busquem cuidar de sua saúde bucal, melhorando assim sua qualidade de vida.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_120-_2025_-__gustavo_-__revisao_e_analise_tecnica_cameras_de_monitoramento_cmeis_e_cidade.doc</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_120-_2025_-__gustavo_-__revisao_e_analise_tecnica_cameras_de_monitoramento_cmeis_e_cidade.doc</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que seja realizado um estudo técnico ou análise detalhada para verificar o pleno funcionamento das câmeras de segurança instaladas nas creches e Centros Municipais de Educação Infantil (CMEIs) do município de Moreira Sales, bem como as câmeras instaladas em pontos estratégicos da cidade, como avenidas e saídas do município._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Ressalta-se que o objetivo desta indicação é garantir a eficácia desses sistemas de vigilância, visto que as câmeras de segurança são ferramentas fundamentais para a prevenção de incidentes, segurança da comunidade e apuração de fatos que possam ser solucionados por meio de imagens.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_119-_2025_-__gustavo_elias_e_reinaldo_-_talentos_de_jesus_em_pdo_e_vila.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_119-_2025_-__gustavo_elias_e_reinaldo_-_talentos_de_jesus_em_pdo_e_vila.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que seja providenciada a implantação do projeto “Talento de Jesus” nos Distritos de Paraná do Oeste e Vila Gianelo, ampliando assim o alcance deste importante programa que recentemente foi implementado na sede do município de Moreira Sales._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa a implantação do projeto esportivo “Escolinha Furacão”, vinculado ao Clube Atlético Paranaense, também nos referidos distritos. A indicação inclui a oferta de uniformes e a adoção do modelo completo de treinamento utilizado atualmente no município._x000D_
 Tais medidas visam garantir igualdade de acesso ao esporte, à formação cidadã e ao desenvolvimento social das crianças e adolescentes das comunidades de Paraná do Oeste e Vila Gianelo, promovendo inclusão e oportunidades por meio de projetos já consolidados.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_118-_2025_-__gustavo_-_carro_para_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_118-_2025_-__gustavo_-_carro_para_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>Indicar ao Senhor Prefeito Municipal que, por meio do setor competente, estude a viabilidade de disponibilizar um veículo exclusivo para uso dos diretores das instituições de ensino do município, de forma agendada e organizada pela Secretaria Municipal de Educação._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A proposta visa que esse veículo fique destinado exclusivamente a atender as demandas administrativas e pedagógicas dos diretores, tanto para deslocamentos dentro quanto fora do município, otimizando o trabalho das equipes gestoras e garantindo maior agilidade no atendimento das necessidades escolares._x000D_
 Sugere-se ainda que o veículo tenha um ponto fixo na Secretaria Municipal de Educação, com controle de agendamento e uso restrito a esse fim, assegurando assim transparência, organização e eficiência na sua utilização.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_117-_2025_-__roberto_e_ewerton_-_recipiente_de_reciclagem_bairros_rurais.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_117-_2025_-__roberto_e_ewerton_-_recipiente_de_reciclagem_bairros_rurais.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a viabilidade de instalar recipientes de armazenamento de lixo orgânico e sólido em diversos pontos estratégicos de bairros rurais, para adequação correta desses resíduos_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação se faz necessária para que os moradores de áreas rurais tenham a possibilidade de realizar de maneira correta a destinação de resíduos produzido em sua propriedade, com acesso próximo para a realização desse descarte, contribuindo assim com a sustentabilidade do Meio Ambiente.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_116-_2025_-_ewerton_e_roberto_-_bebedouro_complexo_santa_luzia.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_116-_2025_-_ewerton_e_roberto_-_bebedouro_complexo_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Que o Executivo faça aquisição de um bebedouro para ser instalado no Complexo Esportivo Antonino Barbosa Leite do Bairro Santa Luzia._x000D_
 _x000D_
 Justificativa;_x000D_
 _x000D_
 A presente indicação visa equipar o local e proporcionar as inúmeras pessoas que frequentam o complexo, água de qualidade para a hidratação.</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_115-_2025_-_reinaldo_-_ponto_de_taxi.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_115-_2025_-_reinaldo_-_ponto_de_taxi.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize a pintura do ponto de taxi do Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 O ponto de taxi de Paraná do Oeste é um espaço centralizado no Distrito e necessita de revitalização para valorizar os profissionais que trabalham com transporte e também os usuários que se utilizam desse serviço.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de realizar recape asfáltico nas ruas do conjunto Por do Sol._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para atender aos moradores que vem sofrendo com os danos no asfalto existente, melhorando assim a trafegabilidade de motoristas que circulam ou residem nessa localidade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_123-_2025_-_pri_-_mais_medico_para_ubs_sao_luiz.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_123-_2025_-_pri_-_mais_medico_para_ubs_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de incluir mais um médico para o atendimento na UBS do Bairro São Luiz._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária pela crescente demanda na busca de atendimento na UBS, tendo em vista que são atendidos também pacientes da Vila Belém.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_125-_2025_-_roberto_-_redutor_de_velocidade_no_trevo_pr_180.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_125-_2025_-_roberto_-_redutor_de_velocidade_no_trevo_pr_180.pdf</t>
   </si>
   <si>
     <t>Que o Executivo cobre os órgãos competentes do Estado para que seja instalado um redutor de velocidade na PR – 180 no trevo que da acesso a Moreira Sales._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para tornar a passagem de veículos mais cautelosa evitando assim acidentes e preservando a vida de motoristas que transitam pela PR 180 e também buscam o cruzamento do trevo para Moreira Sales.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de manter um veículo permanente no pronto atendimento do Distrito de Paraná do Oeste, para que sejam realizados os atendimentos programa Saúde da Família e procedimentos a pacientes que não conseguem se deslocar até a unidade de saúde._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para tornar as visitas da Dra que atendente no Distrito para que tenha meio de locomoção disponível para atendimentos domiciliares e também para equipe de enfermagem realizar procedimentos necessários a pacientes que não consigam se deslocar até a Unidade de Saúde.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Que o Executivo através do órgão responsável realize topografia na quadra “59” no Distrito de Paraná do Oeste, para que os proprietários possam realizar o fechamento dos lotes._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para que os proprietários dos terrenos dessa quadra consigam regularizar o fechamento dos lotes.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Que o Executivo possa revitalizar a identificação de Vias Públicas (Nomes de rua) que estão inseridos nos postes e em placas no Distrito de Paraná do Oeste e em Moreira Sales._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para realizar pintura nos postes que estão desgastados e concerto de placas danificadas, tornando assim mais clara à identificação de ruas, facilitando a localização para moradores, visitantes e serviços de emergência, tornando o Distrito e a Cidade território organizado.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_130-_2025_-_ewerton__-_cascalho_agua_do_barulho.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_130-_2025_-_ewerton__-_cascalho_agua_do_barulho.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize o cascalhamento da Estrada da Água do Barulho, nos trechos principais próximos as propriedades do Senhor Orival Barbato e José Nicodemos Xavier._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para garantir acessibilidade aos moradores dessa localidade, e em especial nesses pontos citados acima por conta de estarem mais danificadas, dificultando a locomoção dos proprietários.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_131-_2025_-_josinete__-_poda_e_corte_de_arvores.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_131-_2025_-_josinete__-_poda_e_corte_de_arvores.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize através setor responsável o corte e poda de Árvores em vias públicas, onde a Copel realiza apenas a manutenção na faixa de passagem dos fios de Energia._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação visa garantir a segurança das pessoas que transitam no local, também tornando a poda planejada com uma estética visual adequada, mantendo um padrão de organização. E assim evitando riscos futuros em dias com intensidade de ventos e chuvas.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_133-_2025_-_beti__-_adequacao_da_estrada_sao_jose.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_133-_2025_-_beti__-_adequacao_da_estrada_sao_jose.pdf</t>
   </si>
   <si>
     <t>Que o Executivo dentro de sua programação, faça reparo na estrada rural São José, que da acesso a propriedade do Sr. José Prates e Aguinaldo Raimundo Prates._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente solicitação tem como objetivo requerer, junto ao Poder Executivo Municipal, a realização de serviços de patrolamento e cascalhamento na estrada rural que dá acesso às propriedades do Sr. José Prates e do Sr. Aguinaldo Raimundo Prates._x000D_
 Referida via rural é de extrema importância para a região, tendo em vista que é utilizada não apenas pelos proprietários mencionados, mas também por outros produtores e moradores da comunidade rural adjacente. A estrada em questão encontra-se atualmente em más condições de trafegabilidade, especialmente em períodos chuvosos, o que tem dificultado o escoamento da produção agropecuária, o transporte escolar e o acesso a serviços essenciais.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no_132-_2025_-_priscilla__-_retorno_do_porteira_a_dentro.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no_132-_2025_-_priscilla__-_retorno_do_porteira_a_dentro.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie por intermédio do Departamento responsável a possibilidade de retomar o atendimento aos Produtores Rurais através do Programa Municipal “Porteira a Dentro”._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para dar suporte aos pequenos e médios produtores rurais que eram assistidos pelo programa municipal ”Porteira a Dentro” através de patrulha rural, programa modelo na região que subsidia hora maquina para que o produtor rural possa desenvolver o planejamento anual de culturas de produção e pastagem.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Que o Executivo dentro das possibilidades possa realizar a contratação de um profissional de atendimento a Saúde da Mulher._x000D_
 Justificativa:_x000D_
  A presente solicitação tem como objetivo priorizar o atendimento especializado a saúde da mulher, visto que o município ainda não conta com esse tipo de especialidade, e as mulheres Moreira Salenses merecem todo o cuidado necessário para o bem estar e saúde, na prevenção de doenças e encaminhamentos necessários.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_no_135-_2025_-_leticia_e_josi__-_construcao_de_banheiros_quadra_vila.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_no_135-_2025_-_leticia_e_josi__-_construcao_de_banheiros_quadra_vila.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize a construção de banheiros anexo à quadra Esportiva da Vila Gianello._x000D_
 Justificativa:_x000D_
 A presente indicação se faz necessária para trazer maior comodidade e dignidade a alunos e moradores que utilizam a quadra esportiva do patrimônio, para que possam ter acesso aos sanitários quando estivem praticando atividades físicas e aos moradores e visitantes que por ocasião de eventos realizados no local.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no_136-2025-reinaldo_-_revitalizacao_do_cemiterio_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no_136-2025-reinaldo_-_revitalizacao_do_cemiterio_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize uma revitalização no Cemitério do Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação visa trazer melhorias para o Cemitério do Distrito, adequando iluminação para tornar o local mais seguro e realizar a pavimentação da via principal dentro do cemitério tornando mais adequada para a circulação de pessoas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Que o Executivo através do departamento responsável organize uma reunião com representantes da Copel juntamente com lideranças de Bairros Rurais para tratar de problemáticas relacionadas a quedas freqüentes de Energia na Área Rural._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação se faz necessária para buscar resolução de problemáticas relacionadas ao fornecimento de energia na área rural do município, onde de moradores de varias localidades tem relatado inúmeros danos e prejuízos com quedas freqüentes de energia.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_138-_2025_-_elias__-__santa_angelina_-_matrizeiro.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_138-_2025_-_elias__-__santa_angelina_-_matrizeiro.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize readequação com material Frezado “raspinha” na Estrada da Santa Angelina próximo ao Matrizeiro. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação se faz necessária para tornar a estrada mais segura e dar melhores condições de trafegabilidade para o escoamento da produção.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no_139-_2025_-_gustavo__-__phaygrowd_agostinho_portela.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no_139-_2025_-_gustavo__-__phaygrowd_agostinho_portela.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal realize a implantação de um parque infantil (playground) na Escola Municipal Agostinho Portello, localizada no patrimônio de Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                   A presente indicação tem como objetivo proporcionar mais lazer, recreação e socialização às crianças que frequentam a referida unidade escolar. O espaço lúdico contribuirá significativamente para o desenvolvimento físico, motor e social dos alunos, além de promover um ambiente escolar mais atrativo e acolhedor. É importante destacar que a Escola Agostinho Portello atende um número expressivo de crianças da zona rural, e a ausência de um espaço de lazer limita as atividades extracurriculares e recreativas. Um parque adequado e seguro servirá também como um estímulo à permanência das crianças na escola, reforçando o vínculo com o ambiente educacional.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no_140-_2025_-_leticia_e_josi_-_raspinha_estrada_ao_lado_do_campo_da_vila_gianelo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no_140-_2025_-_leticia_e_josi_-_raspinha_estrada_ao_lado_do_campo_da_vila_gianelo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie pavimentação asfáltica ou material fresado “raspinha” na para adequação da Estrada localizada do ao lado do campo de futebol da Vila Gianelo.  _x000D_
 Justificativa:_x000D_
 _x000D_
                   A presente indicação tem como objetivo proporcionar aos moradores dessa localidade e outras pessoas que circulam por essa estrada melhores condições de locomoção, visto que as pessoas sofrem muito com poeira quando não chove e barro e lama quando o tempo está chuvoso</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_no_141-_2025_-_gabrielle-_jornada_de_trabalho_patio.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_no_141-_2025_-_gabrielle-_jornada_de_trabalho_patio.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade de alteração da jornada de trabalho dos servidores que laboram do pátio, reduzindo o descanso do horário do almoço e possibilitando os servidores encerrarem o expediente mais cedo._x000D_
 _x000D_
 Justificativa;_x000D_
 _x000D_
 A presente indicação é necessária, pois vários servidores prestam serviços particulares após o expediente, para melhorar sua renda mensal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Que o Executivo avalie através do Departamento responsável ou busque solução ao órgão competente que seja realizadas podas e aparamento de galhos das árvores localizadas na lateral da PR- 468 Moreira Sales sentido Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação é necessária, para diminuir riscos de acidentes nessa via, por ser uma estrada com alto volume de grandes arvores, já houve registros de  inúmeros episódios de quedas de galhos causando impedimento da pista e possíveis acidentes, também por ser uma via sem acostamento.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_no_143-_2025_-_leticia-_adequacao_de_estradas_10_barra_bonita_vila_gianelo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_no_143-_2025_-_leticia-_adequacao_de_estradas_10_barra_bonita_vila_gianelo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize adequação nas estradas do Bairro da 10 e Barra Bonita sentindo a Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa regularizar as estradas rurais passando a “patrola” para melhorar a trafegabilidade dos moradores dessa localidade.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_no_144-_2025_-_reinaldo_-_transporte_da_copacol_ate_o_matrizeiro.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_no_144-_2025_-_reinaldo_-_transporte_da_copacol_ate_o_matrizeiro.pdf</t>
   </si>
   <si>
     <t>Que o Executivo entre em contato com a Cooperativa Copacol para que a mesma disponibilize transporte aos funcionários de Paraná do Oeste que trabalham no matrizeiro da Copacol._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa possibilitar aos trabalhadores da Copacol transporte adequado do Distrito de Paraná do Oeste ao matrizeiro, proporcionando segurança e qualidade no trajeto desses funcionários até o local que prestam serviço.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_no_145-_2025_-_elias__-__iluminacao_no__cemiterio_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_no_145-_2025_-_elias__-__iluminacao_no__cemiterio_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo providencie a instalação de Iluminação em pontos estratégicos no Cemitério do Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária para melhoria da segurança pública do Cemitério do Distrito e também para que se torne preparado para quando é realizado sepultamentos em horários estendidos.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_146-_2025_-_roberto__-__alargamento_da_ponte_do_bela_vista.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_146-_2025_-_roberto__-__alargamento_da_ponte_do_bela_vista.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal providencie, na medida do possível, o alargamento da ponte que dá acesso ao jardim Bela Vista, tendo em vista que a atual estrutura tem dificultado a passagem de equipamentos agrícolas essenciais para as atividades de plantio e colheita. ._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária, pois a referida limitação tem gerado transtornos significativos aos agricultores que trafegam pela localidade, o alargamento da ponte permitirá maior segurança e fluidez no transporte de máquinas e insumos agrícolas, contribuindo diretamente para o fortalecimento da agricultura no município.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Que o Executivo através do departamento responsável agilize o cascalhamento da estrada que da acesso a propriedade do Senhor Nirdo e do Diego Barradas em Paraná do Oeste._x000D_
 _x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação de extrema urgência se faz necessária, pois já foi realizada a quebra de barrancos e com o evento da chuva os moradores e não conseguem se deslocar, ficando isolados.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Que o Executivo por meio da Secretaria Municipal de Saúde, estude a possibilidade de adotar o regime de seguro veicular para todos os carros pertencentes à frota da Secretaria de Saúde._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  Considerando que os veículos da Secretaria Municipal de Saúde são utilizados com freqüência para transporte de pacientes, é de extrema importância garantir a segurança patrimonial e operacional desses bens públicos. Visando proteger o município em casos de acidentes, furtos, roubos ou danos diversos, evitando prejuízos financeiros.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_149-_2025_-_leticia__-__paisagismo_na_avenida_de_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_149-_2025_-_leticia__-__paisagismo_na_avenida_de_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo por meio da Secretaria responsável possa realizar um projeto de paisagismos para a Avenida Padre Boleslau Sicz do Distrito de Paraná do Oeste._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação visa trazer maior embelezamento aos canteiros centrais do Distrito, com o plantio de Coqueiros e flores, tornando o espaço ainda mais organizado e acolhedor.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_150-_2025_-_leticia-_cascalhamento_de_estradas_10_barra_bonita_vila_gianelo_estrada_do_ze_padre.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_150-_2025_-_leticia-_cascalhamento_de_estradas_10_barra_bonita_vila_gianelo_estrada_do_ze_padre.pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize o cascalhamento nas estradas da Gleba 10, Vila Gianelo e também na estrada ente a propriedade do Senhor Zé Padre até a saída da propriedade do Senhor Valdenício_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa regularizar as estradas rurais dessa localidade com o cascalhamento, para melhorar a trafegabilidade e segurança dos moradores.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_152-_2025_-_gustavo__-_show_gospel_para_exposales_2025.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_152-_2025_-_gustavo__-_show_gospel_para_exposales_2025.pdf</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal estude a possibilidade, tanto jurídica quanto financeira, de incluir uma atração gospel na programação da Exposales de 2025, ou mesmo em edições futuras do evento.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Que Poder Executivo Municipal estude a possibilidade de retomar o tradicional Desfile Cívico de 7 de Setembro na avenida principal da cidade._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem por objetivo resgatar essa tradição e patriotismo, proporcionado momento de grande valorização da data que marca a Independência do Brasil. Sugere-se, ainda, que seja considerada a viabilidade em de um local alternativo e coberto, como o Ginásio de Esportes, para garantir a realização da programação em caso de mau tempo.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf</t>
   </si>
   <si>
     <t>Que Poder Executivo Municipal realize a adequação com cascalhamento na estrada do Taquari, no trecho que da acesso as propriedades do Senhor  Meron e Nevair._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa melhorar o acesso e o deslocamento de moradores e proprietários da localidade.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_156-_2025_-_josi_e_leticia_-nutricionista_tempo_integral_em_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_156-_2025_-_josi_e_leticia_-nutricionista_tempo_integral_em_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de manter uma nutricionista em período integral na unidade de Saúde do Distrito de Paraná do Oeste para atender a comunidade_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
             A presente indicação visa promover a saúde e a prevenção de doenças, realizar orientação para população sobre hábitos alimentares saudáveis. Elaborar planos alimentares de acordo com a realidade, cultura e condições socioeconômicas de paciente a atuação integral da nutricionista na UBS garante não apenas tratamento, mas principalmente prevenção, educação e promoção da saúde, reduzindo custos futuros e melhorando a qualidade de vida da população. Atenção aos grupos de risco</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_157-_2025_-_gabrielle_-_oficinas_para_jovens_em_busca_do_primeiro_emprego.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_157-_2025_-_gabrielle_-_oficinas_para_jovens_em_busca_do_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de realizar através da Agencia do Trabalhador oficinas de capacitação a jovens em busca do primeiro emprego._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
             A presente indicação visa capacitar e orientar jovens em idade profissional para que estejam seguros e aptos para ingressar no mercado de trabalho.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_158-_2025_-_gabrielle_-_manutencao_dos_parquinhos.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_158-_2025_-_gabrielle_-_manutencao_dos_parquinhos.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do Departamento competente realize a manutenção dos playgrounds (parquinhos municipais)._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
             A presente indicação se faz necessária para dar devidos cuidados aos parquinhos instalados no município, visto que são utilizados por inúmeras crianças e precisam estar adequados para atender esse público infantil com segurança,  e ressaltando que no verão os playgrounds são muito procurados e precisam estar em boa condições de uso.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal avalie a possibilidade de instalar um abrigo de ponto de ônibus nas margens da rodovia PR- 486, proximidades da Avenida Jovelino Rodrigues da Costa, para acolher alunos e munícipes que se deslocam para o Distrito de Paraná do Oeste _x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
             A presente indicação se faz necessária para dar devido abrigo e acolhimento de sol e chuva aos alunos que estudam em Paraná do Oeste e também aos municípios que se deslocam para o Distrito.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_no_160-_2025_-_priscilla_elias_gustavo-_acs_para_bairros_rurais.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_no_160-_2025_-_priscilla_elias_gustavo-_acs_para_bairros_rurais.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal avalie a possibilidade de disponibilizar uma profissional Agente de Saúde para estar realizando visitas nas residências da área rural. _x000D_
 _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
   A presente indicação se faz necessária para atenção de saúde básica e prevenção a munícipes que residem na área rural do município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_161-_2025_-_nardinho-__psicologo_para_educacao.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_161-_2025_-_nardinho-__psicologo_para_educacao.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal avalie a possibilidade de contratar profissional Psicólogo para atender Escolas Municipais e Centro de Educação Infantil. _x000D_
 _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
     A presente indicação se faz necessária para atender crianças e adolescentes da rede Municipal de Educação.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_162-_2025_-_nardinho-__dentista_para_vila_gianelo_e_parana_do_oeste.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_162-_2025_-_nardinho-__dentista_para_vila_gianelo_e_parana_do_oeste.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal avalie a possibilidade de disponibilizar atendimento de Dentista para a Vila Gianelo e Distrito de Paraná do Oeste._x000D_
 	_x000D_
 Justificativa:_x000D_
 _x000D_
             A presente indicação visa dar cobertura de atendimento Bucal aos munícipes que residem distante da sede do município, facilitando o acesso ao profissional Dentista.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_163-_2025_-_gustavo_e_priscilla-__espacos_esportivos_na_vila_gianelo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_163-_2025_-_gustavo_e_priscilla-__espacos_esportivos_na_vila_gianelo.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado estudo de viabilidade, em conjunto com a Secretaria Municipal de Esportes, visando à implementação de novos espaços esportivos e de lazer no Patrimônio de Villa Gianelo contemplando:_x000D_
 	•	Campo de bocha;_x000D_
 	•	Campo de maia;_x000D_
 	•	Quadra de beach tênis._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                 A presente indicação visa diversificar as modalidades de recreação e lazer oferecidas à população dessa localidade, atendendo diferentes faixas etárias. Proporcionando alternativas de lazer com qualidade, promovendo a inclusão esportiva e a convivência comunitária. Assim, a criação desses espaços trará benefícios à saúde, tanto física como mental</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_164-_2025_-_gabrielle_-_campanha_institucional_para_hemonucleo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_164-_2025_-_gabrielle_-_campanha_institucional_para_hemonucleo.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Saúde organize campanhas institucionais para doação de sangue ao hemonúcleo regional._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                 A presente indicação tem o objetivo de estimular e encaminhar doadores de sangue de maneira voluntaria para o hemonúcleo regional, para garantir o estoque de sangue assegurando atendimento da região de Moreira Sales.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_165-_2025_-_gabrielle_-_vale_alimentacao_para_funcionarios.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_165-_2025_-_gabrielle_-_vale_alimentacao_para_funcionarios.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade da implantação de vale alimentação para os funcionários Públicos Municipais. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa valorizar e incrementar a renda dos Funcionários Públicos municipais, para que se sintam ainda mais estimulados a cumprir com suas atribuições e tenham uma melhoria (adicional) no valor de sua renda mensal.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_166-_2025_-_roberto-_rua_irene_marques_-_mao_unica.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_166-_2025_-_roberto-_rua_irene_marques_-_mao_unica.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de implantar via de mão única na Rua Irene Marques. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa organizar o trânsito local e torná-lo mais seguro para locomoção dos veículos. Tendo em vista a necessidade de melhorar o fluxo de condutores, reduzir riscos de acidentes e garantir maior segurança para motoristas e pedestres que utilizam a referida via.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_167-_2025_-_gustavo_-_pinturas_de_sinalizacao_na_entrada_da_cidade_e_escola_eulalia-.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_167-_2025_-_gustavo_-_pinturas_de_sinalizacao_na_entrada_da_cidade_e_escola_eulalia-.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que estude a possibilidade de realizar pinturas de sinalização na via principal de acesso ao município para quem vem de Paraná do Oeste em direção a Moreira Sales, trecho que passa ao lado do Parque Industrial e também ao entorno da Escola Eulália Domingos de Oliveira Zarantonelli._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 Ressalta-se que nesta rodovia estão localizados alguns estabelecimentos comerciais, como uma academia que gera grande fluxo de pessoas, além do Jardim Novo Horizonte I e II, bairros que contam com considerável número de moradores e três acessos diretos à referida via. Considerando a dificuldade de implantação de redutores de velocidade (quebra-molas) por parte do DER, sugere-se que a Prefeitura avalie a execução de pinturas que chamem a atenção dos motoristas, destacando a movimentação de pedestres e contribuindo, assim, para maior segurança viária. _x000D_
 Ainda, solicito que seja realizada a pintura de uma faixa contínua e chamativa — em cores como amarelo ou vermelho — na lateral da rua onde está localizada a Escola Eulália Domingos de Oliveira Zarantonelli, contemplando toda a sua extensão._x000D_
 O objetivo é garantir espaço adequado para o estacionamento e tráfego dos ônibus escolares, visto que, embora já exista pintura em parte da via, muitos veículos acabam estacionando no local, dificultando o acesso dos ônibus e, consequentemente, a entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_168-_2025_-_ewerton_pri_josi_leticia_-_programa_parana_rosa.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_168-_2025_-_ewerton_pri_josi_leticia_-_programa_parana_rosa.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que realize o credenciamento junto ao Governo do Estado para o Programa Paraná Rosa._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa que Moreira Sales seja contemplado com a visita de uma Unidade Móvel “carreta” do Programa Paraná Rosa, equipada com aparelhos de ultima geração para atendimento da Saúde da Mulher que irá percorrer todo estado oferecendo exames de mamografia, ultrassonografia (mama, transvaginal e tireóide) e citológico (Papanicolau). Além de ser a carreta mais completa do Brasil, ela é a primeira a oferecer quatro exames simultâneos, com laudos rápidos e garantia de continuidade nos atendimentos pelo SUS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_169-_2025_-_nardinho_-_viagen_a_cascavel_realizada_pelo_ambulanceiros_de_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_169-_2025_-_nardinho_-_viagen_a_cascavel_realizada_pelo_ambulanceiros_de_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de que as viagens para Cascavel de pacientes de Paraná do Oeste sejam realizas pelo transporte do próprio Distrito._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa valorizar os ambulanceiros que já realizavam essas viagens com os pacientes do Distrito, profissionais que já conhecem toda a comunidade e as necessidades de cada paciente</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_170-_2025_-_josinete_-_parcao.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_170-_2025_-_josinete_-_parcao.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade a criação de um Parcão (espaço público fechado destinado ao lazer e recreação de cães e gatos)._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação da criação de um Parcão tem como objetivo oferecer um espaço adequado e seguro para que os tutores possam levar seus cães para socialização, lazer e atividades físicas, contribuindo para a promoção do bem-estar e qualidade de vida animal, também o incentivo à prática de atividades ao ar livre para a população e a conscientização sobre guarda responsável</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_171-_2025_-_gustavo_-_sinalizacao_programa_sinaliza_parana.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_171-_2025_-_gustavo_-_sinalizacao_programa_sinaliza_parana.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a implementação e modernização de Sinalização de vias publicas do município, tornando oportuno e necessário renovar a sinalização horizontal e Vertical “placas” garantindo mais segurança e organização no trânsito local._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa proporcionar uma sinalização moderna, clara e bem implementada, além de organizar o tráfego da cidade, proporcionando mais tranqüilidade tanto para motoristas quanto para pedestres._x000D_
 Ressaltando que o momento é propício, tendo em vista o recente lançamento do programa Sinaliza Paraná, pelo Governo do Estado, que tem como objetivo a implantação de sinalização horizontal e vertical, por meio de pinturas nas vias e instalação de placas.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_173-_2025_-_gustavo_priscilla__e_ewerton_-_odontosesc.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_173-_2025_-_gustavo_priscilla__e_ewerton_-_odontosesc.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de realizar adesão ao programa OdontoSesc, projeto de unidades móveis do Sesc que oferecem atendimento odontológico básico e gratuito e ações de educação em saúde bucal._x000D_
 Justificativa_x000D_
 _x000D_
 A presente indicação visa o atendimento Odontológico Móvel através do  programa OdontoSesc, onde clínicas itinerantes equipadas para realizar diversos  procedimentos preventivos para promoção de hábitos saudáveis, educação em saúde e conscientização sobre a importância da higiene bucal;_x000D_
 O é atendimento prioritário a comunidades com baixo IDH e acesso limitado a serviços odontológicos, promovendo inclusão social e melhoria da qualidade de vida._x000D_
            Serviços Oferecidos:_x000D_
 	•	Tratamentos clínicos: exames, radiografias, restaurações, extrações, tratamentos de canal e raspagens;_x000D_
 	•	Prevenção: aplicação de flúor e selantes, orientações sobre higiene bucal e escovação.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_174-_2025_-_campeonato_para_jovens_de_parana_do_oeste.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_174-_2025_-_campeonato_para_jovens_de_parana_do_oeste.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal por meio da Secretária de Esportes realize um campeonato de futebol voltado aos jovens do Distrito até Dezembro de 2025._x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa que seja realizada essa atividade esportiva para os jovens do Distrito de Paraná do Oeste, uma maneira de promover a integração social o lazer e incentivar as praticas esportivas.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de disponibilizar dois horários de transporte para encaminhar pacientes até a cidade de Campo Mourão. _x000D_
 (Período Matutino e Vespertino)_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A solicitação se faz necessária considerando a grande demanda de pacientes que precisam se deslocar até Campo Mourão para atendimento médico. Muitas vezes, o único horário existente não consegue atender adequadamente a todos, causando transtornos e desconforto a pacientes que na maioria dos casos necessitam ficar o dia todo aguardando para retornar a Moreira Sales._x000D_
 A disponibilização de dois horários contribuirá para melhor organização, conforto e segurança dos usuários, além de garantir mais dignidade no atendimento às necessidades de saúde da população.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_176-_2025_-_gabrielle_-_bebedouro_parque_ecologico_-_2.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_176-_2025_-_gabrielle_-_bebedouro_parque_ecologico_-_2.pdf</t>
   </si>
   <si>
     <t>Que o Executivo instale um bebedouro industrial no parque Ecológico Irineu Volpato, atendendo visitantes e praticantes de atividades físicas._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa promover o bem estar aos visitantes que e passeiam pelo Parque e também aos praticantes de atividades físicas que frequentam esse espaço municipal. Visto que o comercio para aquisição de água e distante e as temperaturas estão cada vez mais altas, tornando os dias muito quentes, sendo necessária hidratação.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_177-_2025_-_gabrielle_-_espacos_reservados_para_deficientes_na_exposales.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_177-_2025_-_gabrielle_-_espacos_reservados_para_deficientes_na_exposales.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, para que a comissão organizadora da Exposales possa planejar e disponibilizar espaços reservados e adequados para pessoas com deficiência física durante a realização da festa do município._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação garantir a acessibilidade que é um direito garantido por lei e deve ser assegurada em todos os eventos públicos. Muitas pessoas com deficiência física frequentam a Exposales, e a falta de espaços adequados pode dificultar sua participação, restringindo o lazer e a integração social._x000D_
 A criação de áreas reservadas, com boa visibilidade e fácil acesso, além de garantir segurança e conforto, representa um importante gesto de inclusão e respeito, promovendo igualdade de condições para que todos possam usufruir das festividades.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_178-_2025_-_ewerton_e_josinete_-_restauracao_da_imagem_de_sao_cristovao.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_178-_2025_-_ewerton_e_josinete_-_restauracao_da_imagem_de_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, avalie a possibilidade de realizar a restauração da imagem de São Cristóvão, localizada na rotatória de entrada da cidade próxima ao Ginásio de Esportes. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa revitalizar a rotatória onde está localizada a Imagem de “São Cristóvão” é um importante símbolo cultural e religioso para o município, além de representar um ponto de referência na entrada da cidade. Com o passar do tempo, a estrutura apresenta desgaste natural, necessitando de reparos e revitalização._x000D_
 A restauração proporcionará valorização do patrimônio histórico e religioso, e ainda melhorará o aspecto visual da principal entrada do município, recebendo com mais beleza e cuidado aqueles que chegam à cidade.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_179-_2025_-_leticia-_adequacao_de_estradas_seu_leonil_leite_passando_pela_agua_do_gabiju_ate__a_vila_gianelo..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_179-_2025_-_leticia-_adequacao_de_estradas_seu_leonil_leite_passando_pela_agua_do_gabiju_ate__a_vila_gianelo..pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize a manutenção na estrada que vai da entrada do senhor Leonil Leite passando pela Água do Gabijú até a Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa regularizar as estradas rurais dessa localidade com manutenção e adequações, para melhorar a trafegabilidade e segurança dos moradores.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_180-_2025_-_gustavo_-_espaco_para_ongs_em_eventos_publicos..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_180-_2025_-_gustavo_-_espaco_para_ongs_em_eventos_publicos..pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do setor competente, estude a possibilidade de incluir, em eventos públicos promovidos pelo município, um espaço ou stand destinado à parceria com a ONG local que atua na causa animal._x000D_
 	_x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa permitir à ONG divulgar seu trabalho, sensibilizar a população sobre a importância da adoção responsável e, sempre que possível, realizar exposições dos animais disponíveis para adoção, de forma planejada e segura, respeitando o bem-estar dos animais e evitando exposição a ruídos ou ambientes estressantes._x000D_
 Essa iniciativa representa um importante incentivo à causa animal, além de contribuir para reduzir a quantidade de animais abrigados pela ONG, por meio da conscientização</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_181-_2025_-_josinte_-_revitalizacao_do_espaco_ao_entorno_do_ginasio_de_esportes..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_181-_2025_-_josinte_-_revitalizacao_do_espaco_ao_entorno_do_ginasio_de_esportes..pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, avalie a possibilidade de revitalizar os espaços entorno do Ginásio de Esportes Antonio Correa Moreno – Morenão._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa revitalizar os canteiros do entorno do Ginásio de Esportes, com paisagismo, bancos e iluminação para criar mais espaços de lazer e recreação para a comunidade.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_182-_2025_-_priscilla__-__decoracao_natalina_no_parque_ecologico.docx</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_182-_2025_-_priscilla__-__decoracao_natalina_no_parque_ecologico.docx</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade realizar decoração Natalina e Apresentações artísticas no final do Ano no parque Ecológico Irineu Volpato._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  Considerando que o Parque Ecológico é um espaço muito freqüentado pelos munícipes e visitantes no período de festa de final de ano e férias essa indicação visa tornar o parque ainda mais atrativo e bonito com decoração natalina e apresentações artísticas e culturais se torne mais uma opção de lazer e entretenimento no Município.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_183-_2025_-_gustavo_-_manutencao_quadras_de_areia_do_lago.doc</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_183-_2025_-_gustavo_-_manutencao_quadras_de_areia_do_lago.doc</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por intermédio do setor competente, realize a manutenção das quadras de área do Parque Ecológico Irineu Volpato._x000D_
 	_x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa realizar manutenção e ajuste nas quadras de área localizadas no Parque Ecológico, com a chegada da primavera e as altas temperaturas as busca por lazer e atividades esportivas no Parque tem intensificado, sendo necessário os cuidados com as quadras. E ainda acontecerá no final de semana um campeonato de Beach Tênis, reforçando além da reposição de área nas quadras a renovação das telas de proteção entorno da quadra.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_184-_2025_-_priscilla__-__metodo_wisk_de_psicologia.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_184-_2025_-_priscilla__-__metodo_wisk_de_psicologia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de ser realizada capacitação para os psicólogos que atendem no município, com o objetivo de habilitá-los na aplicação do teste WISC, instrumento amplamente utilizado na avaliação cognitiva infantil, contribuindo para diagnósticos mais precisos e intervenções mais eficazes_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                             _x000D_
 A indicação visa a aplicação adequada do método WISC, que requer formação específica, garantindo resultados confiáveis e respaldados cientificamente. Ao capacitar os profissionais da psicologia do município, possibilita-se uma avaliação mais completa do desenvolvimento intelectual das crianças, auxiliando no encaminhamento pedagógico, clínico e social._x000D_
 Investir na formação continuada desses profissionais reflete o compromisso do município com a saúde mental e o desenvolvimento integral da população infantil.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize adequação nas estradas rurais do município, por conta dos danos causados pelas ultimas chuvas._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa regularizar as estradas rurais para melhorar a trafegabilidade dos moradores dessas áreas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_186-_2025_-_gabrielle_-_aterro_bairro_cinzano..pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_186-_2025_-_gabrielle_-_aterro_bairro_cinzano..pdf</t>
   </si>
   <si>
     <t>Que o Executivo realize adequação na estrada do Bairro Cinzano, próximo a propriedade Nossa Senhora Aparecida._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa regularizar imperfeições que foram causadas pelas águas da chuva e está cedendo a terra e esbarrancando a cerca do Sítio Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_187-_2025_-_josinete_-_camera_em_todos_os_bairros.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_187-_2025_-_josinete_-_camera_em_todos_os_bairros.pdf</t>
   </si>
   <si>
     <t>Que o Executivo avalie a possibilidade de instalar câmeras de monitoramentos em todos os bairros do município, para garantir maior segurança a toda comunidade._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem o objetivo de fortalecer a segurança pública municipal, inibindo possíveis furtos e atos de violência, ação estendida a todos os bairros Moreira Sales garantido mais tranqüilidade a população.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_188-_2025_-_elias_-_iluminacao_publica_pdo_-_2.docx</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_188-_2025_-_elias_-_iluminacao_publica_pdo_-_2.docx</t>
   </si>
   <si>
     <t>Que o Executivo através do Departamento responsável possa realizar a manutenção da Iluminação Pública no Distrito de Paraná do Oeste, onde existem pontos negros, como na Rua São Paulo nas proximidades da residência do Senhor Luciano. _x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
           A presente indicação visa proporcionar a melhora na qualidade da iluminação pública, trazendo a comunidade do Distrito maior proteção e segurança, visto que se encontram localidades que possuem inúmeros pontos negros dificultando a locomoção de pedestre no período noturno.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_189-_2025_-_elias__-__funcionario_para_o__cemiterio_pdo.docx</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_189-_2025_-_elias__-__funcionario_para_o__cemiterio_pdo.docx</t>
   </si>
   <si>
     <t>Que o Executivo providencie a destinação de um funcionário permanente para prestar serviço no Cemitério do Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A indicação se faz necessária, pois a presença constante de um funcionário garante a limpeza  e a manutenção e todos os cuidado Gerais necessários do ambiente.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_190-_2025_-_gabrielle_-_pintura_de_quebra_mola_pdo_moreira_e_vila.doc</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_190-_2025_-_gabrielle_-_pintura_de_quebra_mola_pdo_moreira_e_vila.doc</t>
   </si>
   <si>
     <t>Que o Executivo providencie a pintura dos redutores de velocidade “ quebra molas” localizados em Moreira Sales, Distrito de Paraná do Oeste e Patrimônio de Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa garantir a visibilidade dos motoristas, especialmente no período noturno, contribuindo para a prevenção de acidentes e para a segurança de pedestres, ciclistas e condutores._x000D_
 Com o desgaste da pintura atual, torna-se difícil a identificação dos redutores de velocidade, o que pode ocasionar situações de risco. A manutenção da sinalização viária é ação simples e de grande impacto na segurança pública.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal, por meio do setor responsável pela manutenção das estradas rurais, realize a correção e nivelamento da via na entrada  de acesso à estrada principal da Vila Gianelo._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
    	 A melhoria solicitada visa garantir melhores condições de acesso, segurança e trafegabilidade para todos que transitam pela região, contribuindo com o escoamento da produção rural e a mobilidade da comunidade local. O local apresenta desníveis que dificultam o tráfego de veículos, especialmente em dias de chuva, causando transtornos aos moradores e produtores que utilizam diariamente aquela via.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_192-_2025_-_gustavo_e_priscilla_-_ferias_em_acao.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_192-_2025_-_gustavo_e_priscilla_-_ferias_em_acao.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, que estude a possibilidade de retomar o Programa “Férias em Ação”, uma iniciativa já realizada anteriormente no município e que trouxe resultados positivos à comunidade. O Programa Férias em Ação é uma atividade intersetorial que envolve diversas Secretarias Municipais: Assistência Social, Educação, Esporte, Cultura, proporcionando às crianças momentos de lazer, aprendizado, socialização e alimentação durante o período de recesso escolar._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A retomada desse programa representa uma importante ação social e educativa, pois além de oferecer recreação e atividades culturais, também auxilia famílias que enfrentam dificuldades em conciliar o trabalho com o cuidado dos filhos durante as férias escolares. O projeto promove inclusão, fortalece vínculos comunitários e oferece um ambiente seguro e acolhedor para as crianças, sendo, portanto, de grande relevância para o bem-estar social do nosso município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_193-_2025_-_josinete__-_coleta_de_lixo_na_serraria.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_193-_2025_-_josinete__-_coleta_de_lixo_na_serraria.pdf</t>
   </si>
   <si>
     <t>Que Poder Executivo Municipal realize a coleta de lixo regular na localidade da Serraria, antiga Reciclagem, incluindo também as residências existentes no referido local._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação visa garantir melhores condições de limpeza, saúde pública e bem-estar aos moradores e empresários dessa localidade.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_194-_2025_-_ewerton_gustavo-_cartao_kit_escolar.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_194-_2025_-_ewerton_gustavo-_cartao_kit_escolar.pdf</t>
   </si>
   <si>
     <t>Que o Executivo estude a possibilidade da criação e implementação do Cartão Kit- Escolar, destinado aos estudantes da rede municipal de ensino, com o objetivo de facilitar o acesso a materiais escolares, uniformes e demais itens essenciais ao aprendizado_x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 	A presente indicação busca dar mais autonomia às famílias, organizar o processo de aquisição dos materiais e visa garantir que cada estudante tenha condições adequadas para o desenvolvimento das atividades escolares._x000D_
  O Cartão Kit - Escolar contribuirá diretamente para o fortalecimento do comércio local, permitindo que os recursos investidos pelo município circulem dentro da própria cidade, estimulando a economia, gerando movimento nas papelarias, lojas de uniformes e demais estabelecimentos.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_195-_2025_-_gustavo_-kit_lanche__para_cascavel.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_195-_2025_-_gustavo_-kit_lanche__para_cascavel.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal estude a possibilidade de implementação para 2026 de um kit Lanche destinado aos pacientes que realizam atendimentos médicos na cidade de Cascavel_x000D_
 	_x000D_
 Justificativa:_x000D_
 _x000D_
 Considerando que se trata de um deslocamento mais longo e que muitas dessas pessoas encontram-se em situação de vulnerabilidade, a oferta de um kit lanche pode trazer benefícios significativos, tanto no aspecto financeiro, aliviando custos durante o trajeto, quanto no aspecto emocional, proporcionando maior acolhimento e dignidade aos pacientes. Além disso, trata-se de uma medida que contribui diretamente para a qualidade de vida daqueles que dependem desses atendimentos, que certamente trará impacto social positivo para a população que necessita desses serviços. ( Segue em anexo foto ilustrativa)</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_196-_2025_-_priscilla__-__sinalizacao_na_av_luiz_cassoli_-1.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_196-_2025_-_priscilla__-__sinalizacao_na_av_luiz_cassoli_-1.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal realize a sinalização na Avenida Luiz Cassoli, incluindo pintura de faixas, placas indicativas e demais dispositivos que garantam melhor organização do tráfego e segurança aos motoristas e pedestres._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                             _x000D_
 A indicação visa evitar possíveis acidentes, essa via apresenta grande fluxo de veículos e pedestres, sendo necessária uma sinalização adequada para evitar acidentes, orientar os condutores e promover um trânsito mais seguro para toda a comunidade.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_197-_2025_-_roberto-_caminhao_para_reciclagem.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_197-_2025_-_roberto-_caminhao_para_reciclagem.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do Departamento responsável solicite junto a Secretária da Receita Federal veículo (caminhão) para atender Associação de Reciclagem. _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação se faz necessária para atender a Associação que atualmente paga fretes caros para transportar os materiais recicláveis quando são vendidos, valor que vem sendo descontados do caixa da Associação, reduzindo recursos financeiros.  Se adquirirmos esse veículo aumentara significativamente os recursos financeiros para associação, aumentando renda para associados.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_198-_2025_-_elias_-_banheiro.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_198-_2025_-_elias_-_banheiro.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal avalie a possibilidade de realizar a construção de um banheiro público na praça central do Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação se faz necessária para atender a comunidade que frequentam a praça para lazer, eventos, atividades diversas e convivência social. A ausência de um banheiro público adequado causa transtornos aos moradores e visitantes, tornando necessária a construção dessa estrutura para garantir conforto, higiene e melhor atendimento à população.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_200-_2025_-_leticia_-_ampliacao_de_pontos_de_onibus_da_sao_luiz.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_200-_2025_-_leticia_-_ampliacao_de_pontos_de_onibus_da_sao_luiz.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a ampliação do ponto de ônibus localizado do bairro São Luiz ou a construção de um ponto especifico para os pacientes que se deslocam para Campo Mourão para tratamento Medico._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação se faz necessária para atender os moradores do Bairro da São Luiz que utilizam o ponto de ônibus para aguardar o transporte para realizarem atendimento médicos na Cidade de Campo Mourão, o ponto existente é pequeno e não comporta os pacientes que se deslocam todos os dias para a cidade vizinha encaminhados pela Secretaria de Saúde. Sendo viável a ampliação ou a construção de um novo abrigo para acolher esses pacientes que aguardam de madrugada.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_201-_2025_-_gustavo_-_aulas_de_ingles.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_201-_2025_-_gustavo_-_aulas_de_ingles.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie e implemente o programa Inglês Paraná Kids para os alunos do 1º ao 5º ano do Ensino Fundamental, passando a incluir a disciplina de Língua Estrangeira Moderna – Inglês na matriz curricular da nossa rede de ensino, uma vez que atualmente essa oferta não existe.._x000D_
 _x000D_
 Justificativa:_x000D_
 •	A inclusão do ensino de inglês desde os anos iniciais tem grande potencial para:_x000D_
 •	Melhorar as habilidades cognitivas e o desempenho geral dos estudantes;_x000D_
 •	Desenvolver competências de comunicação, ampliando a compreensão de mundo;_x000D_
 •	Garantir melhores oportunidades acadêmicas e profissionais no futuro, conforme o aluno avança para os anos finais e para o Ensino Médio._x000D_
 _x000D_
 Diante disso, entendemos que a implementação do Inglês Paraná Kids representa um avanço significativo para a educação municipal, fortalecendo o desenvolvimento integral das nossas crianças.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_202-_2025_-_gabrielle_-_equipamentos_para_ambulancia.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_202-_2025_-_gabrielle_-_equipamentos_para_ambulancia.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de realizar a aquisição de equipamentos (Bomba de Fusão, Respirador e Monitor) para capacitar ambulâncias que realizam o transporte de pacientes em risco de vida para hospitais da região._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A indicação visa preparar e equipar ambulâncias para evitar maiores danos e risco de vida aos pacientes que necessitam desse tipo de serviço, diante de uma situação de urgência e emergência, tornando o descolamento da população mais eficiência e seguro.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_203-_2025_-_reinaldo-_bebedouro_do_posto_de_saude_pdo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_203-_2025_-_reinaldo-_bebedouro_do_posto_de_saude_pdo.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de adquirir um bebedouro novo ou concertar o que está instalado na Unidade de Saúde do Distrito de Paraná do Oeste._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A indicação visa resolver a demanda do bebedouro, visto que o que existe na UBS está danificado causando desconforto aos funcionários e aos pacientes que frequentam a unidade, tendo em vista as altas temperaturas enfrentadas e a necessidade de hidratação.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_204-_2025_-_reinaldo-_patrolar_estrada_do_taquari.doc</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_204-_2025_-_reinaldo-_patrolar_estrada_do_taquari.doc</t>
   </si>
   <si>
     <t>Que o Pode Executivo possa realizar patrolamento na Estrada do Taquari e adequar com rolo compactador às estradas rurais para esse fim de Ano._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A indicação visa revitalizar a malha viária rural de nosso município para melhor trafegabilidade e escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_205-_2025_-_reinaldo-_tapa_buracos_na_rua_curitiba_e_santos_dumont.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_205-_2025_-_reinaldo-_tapa_buracos_na_rua_curitiba_e_santos_dumont.pdf</t>
   </si>
   <si>
     <t>Que o Pode Executivo realize através do Departamento responsável uma operação tapa buracos nas Ruas Curitiba e Santo Dumont no Distrito de Paraná do Oeste._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação se faz necessária para evitar transtornos aos motoristas que transitam por essas ruas e também a fim de evitar acidentes futuros.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_206-_2025_-_priscilla_-_operacao_tapa_buracos_em_moreira_sales.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_206-_2025_-_priscilla_-_operacao_tapa_buracos_em_moreira_sales.pdf</t>
   </si>
   <si>
     <t>Que o Pode Executivo realize através do Departamento responsável uma operação tapa buracos em todas as ruas do município que necessitem desse tipo de reparos._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
  A presente indicação se faz necessária para evitar transtornos aos motoristas e visitantes que vem para nossa cidade para as festividades de fim de Ano, e que transitam por essas ruas, sendo importante essa ação também a fim de evitar acidentes.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_207-_2025_-_gabrielle_-_conteiner_para_descarte_de_lixo.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_207-_2025_-_gabrielle_-_conteiner_para_descarte_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja realizada a aquisição de contêineres para acondicionamento de lixo, tendo em vista que o município já dispõe de caminhão apropriado para o transporte dos resíduos sólidos._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A instalação de contêineres de lixo contribuirá significativamente para a melhoria da limpeza urbana, na organização dos resíduos, prevenção de mau cheiro e proliferação de insetos, além de otimizar o serviço de coleta, considerando que o município já possui caminhão adequado para esse fim e pode ser melhor aproveitado.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_208-_2025_-_gabrielle_-_show_da_virada.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_208-_2025_-_gabrielle_-_show_da_virada.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo Municipal avalie a possibilidade de organizar através do Departamento de Cultura o Show da Virada (31 de Dezembro) com os cantores pratas da casa, valorizando a participação de artistas do próprio município._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 A presente indicação tem o objetivo da realização do Show da Virada com artistas locais promovendo a valorização da cultura municipal, incentivando os talentos da cidade, fortalecendo a economia local e proporcionando lazer à população, além de representar uma alternativa de menor custo para o município.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_209-_2025_-_josinete__-_quedas_de_energia_-_copel.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_209-_2025_-_josinete__-_quedas_de_energia_-_copel.pdf</t>
   </si>
   <si>
     <t>Que o Executivo através do departamento responsável busque junto à COPEL, informações e esclarecimentos sobre as constantes quedas de energia elétrica ocorridas no município, bem como solicite providências quanto à revitalização e melhorias na rede de distribuição, a fim de solucionar de forma definitiva o problema._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 As constantes quedas de energia elétrica têm causado transtornos à população, prejudicando residências, comércios, serviços públicos e atividades essenciais, além de ocasionar danos a equipamentos eletrônicos. Diante disso, torna-se necessária a intervenção do Poder Executivo junto à COPEL, visando obter esclarecimentos sobre as causas do problema e buscar a revitalização e melhorias na rede de distribuição de energia, garantindo maior estabilidade, segurança e qualidade no fornecimento do serviço à comunidade.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_210-_2025_-_priscilla_-_cobertura_espaco_de_saude_mental.pdf</t>
+    <t>http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_210-_2025_-_priscilla_-_cobertura_espaco_de_saude_mental.pdf</t>
   </si>
   <si>
     <t>Que o Pode Executivo avalie a possibilidade de instalar uma cobertura na porta de entrada do Espaço de Saúde Metal._x000D_
 _x000D_
 Justificativa;_x000D_
 _x000D_
  A presente indicação se faz necessária para garantir maior conforto e segurança às pessoas que frequentam o local, pois nos dias chuvoso funcionários e pacientes encontram dificuldades para adentrar no Espaço e mesmo com a porta fechada a água da chuva adentra o departamento causando inúmeros transtornos .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -2468,68 +2468,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n_o_005_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_172-_2025_-_gustavo_priscilla_-_luzes_dos_campos_susiety.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_350-2025_-_institui_o_vale_natalino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_352-2025_-_ratifica_consorcio_parana_saude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_n-_087-2025_-_revisuo_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n-_088-2025_-_revisuo_mobiliario_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_complementar_n-_089-2025_-_revisuo_cdigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_complementar_n-_090-2025_-_revisuo_cdigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_n-_091-2025_-_revisuo_do_plano_viirio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_n-_092-2025_-_revisuo_parcelamento_uso_e_ocupaouo_do_solo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_complementar_n-_093-2025_-_revisuo_permetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_no._009-2025_-_mocao_de_pesar_-_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no._010-2025_-_mocao_de_aplausos_-gustavo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no._011-2025-__mocao_de_apoio_a_apae_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no._012-2025_-_ewerton-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no._013-2025-mocao_de_aplausos_mazzeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no._015-2025_-_ewerton_e_reinaldo_-_iptu_e_itr.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no._016-2025-mocao_de_aplausos_semeando_verde_pdo-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no._017-2025_-_distribuicao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no._018-2025-mocao_de_aplausos_semeando_verde_moreira_sales_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no._019-2025_-_mocao_de_aplausos_-ewerton.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no._020-2025-mocao_de_aplausos_programa_aprender_valer-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no._021-2025_-_gabrielle_-_paralizacao_do_asfalto_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no._022-2025_-_priscilla_e_elias_-_jornada_de_trabalho_dos_ambulanceiros.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no._024-2025_-_mocao_de_pesar_-_todos_vereadores__severo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_no._025-2025-mocao_de_aplausos_guilherme.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_no._026-2025-mocao_de_aplausos_roberta_carpine_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no._028-2015_-_gustavo_pri_elias_rioberto_ewerton_reinaldo_-_exposales.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no._029-2025-mocao_de_pesar-_vanildo_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no._030-2025-mocao_de_aplausos_-agrinho_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_no._033-2025_-_gsbrielle_-_fornecimento_de_marmitas_a_servidores_do_patio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/130/requerimento_no._032-2025-mocao_de_aplausos_maria_santina_da_conceicao_-_reinaldo_pedroso.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no._034-2025_-_gabrielle_-_valor_gastos_na_festa_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_no._035-2025-mocao_de_aplausos_irene_viotto_-_josinete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_no._036-2025_-_priscilla_-__ambulanceiros_regularizacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_no_101-_2025_-_priscilla_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_102-_2025_-_priscilla_-_reajuste_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_103-_2025_-_reinaldo_-_reuniao_com_apicultores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_no104_-_2025_-_elias_e_leticia-cacamba_pdo_e_vila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no105_-_2025_-_josinete_-_combate_a_maus_tratos_de_animais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no106_-_2025_-_josinete_-_servidor_para_escala_das_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no107_-_2025_-_gabrielle_-_lombada_ponte_da_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no108-_2025_-_gabrielle_-_correcao_na_calcada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_109-2025_-_elias_e_leticia_-_tecnico_de_enfermagem_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_110-_2025_-_gabrielle_-_reforma_bueiro_av._belem_r._maria_f._da_cruz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_111-_2025_-_nardinho__-_quebra_mola_escola_luciane_liberal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_112-_2025_-_priscilla_-_reforma_da_praca_da_igreja_divina_misericordia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_122-_2025_-_josi_-_banheiro_de_banho_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_121-_2025_-_josi_elias_nardinho_-_dentista_noturno.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_120-_2025_-__gustavo_-__revisao_e_analise_tecnica_cameras_de_monitoramento_cmeis_e_cidade.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_119-_2025_-__gustavo_elias_e_reinaldo_-_talentos_de_jesus_em_pdo_e_vila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_118-_2025_-__gustavo_-_carro_para_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_117-_2025_-__roberto_e_ewerton_-_recipiente_de_reciclagem_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_116-_2025_-_ewerton_e_roberto_-_bebedouro_complexo_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_115-_2025_-_reinaldo_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_123-_2025_-_pri_-_mais_medico_para_ubs_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_125-_2025_-_roberto_-_redutor_de_velocidade_no_trevo_pr_180.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_130-_2025_-_ewerton__-_cascalho_agua_do_barulho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_131-_2025_-_josinete__-_poda_e_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_133-_2025_-_beti__-_adequacao_da_estrada_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no_132-_2025_-_priscilla__-_retorno_do_porteira_a_dentro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_no_135-_2025_-_leticia_e_josi__-_construcao_de_banheiros_quadra_vila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no_136-2025-reinaldo_-_revitalizacao_do_cemiterio_pdo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_138-_2025_-_elias__-__santa_angelina_-_matrizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no_139-_2025_-_gustavo__-__phaygrowd_agostinho_portela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no_140-_2025_-_leticia_e_josi_-_raspinha_estrada_ao_lado_do_campo_da_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_no_141-_2025_-_gabrielle-_jornada_de_trabalho_patio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_no_143-_2025_-_leticia-_adequacao_de_estradas_10_barra_bonita_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_no_144-_2025_-_reinaldo_-_transporte_da_copacol_ate_o_matrizeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_no_145-_2025_-_elias__-__iluminacao_no__cemiterio_pdo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_146-_2025_-_roberto__-__alargamento_da_ponte_do_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_149-_2025_-_leticia__-__paisagismo_na_avenida_de_pdo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_150-_2025_-_leticia-_cascalhamento_de_estradas_10_barra_bonita_vila_gianelo_estrada_do_ze_padre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_152-_2025_-_gustavo__-_show_gospel_para_exposales_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_156-_2025_-_josi_e_leticia_-nutricionista_tempo_integral_em_pdo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_157-_2025_-_gabrielle_-_oficinas_para_jovens_em_busca_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_158-_2025_-_gabrielle_-_manutencao_dos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_no_160-_2025_-_priscilla_elias_gustavo-_acs_para_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_161-_2025_-_nardinho-__psicologo_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_162-_2025_-_nardinho-__dentista_para_vila_gianelo_e_parana_do_oeste.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_163-_2025_-_gustavo_e_priscilla-__espacos_esportivos_na_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_164-_2025_-_gabrielle_-_campanha_institucional_para_hemonucleo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_165-_2025_-_gabrielle_-_vale_alimentacao_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_166-_2025_-_roberto-_rua_irene_marques_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_167-_2025_-_gustavo_-_pinturas_de_sinalizacao_na_entrada_da_cidade_e_escola_eulalia-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_168-_2025_-_ewerton_pri_josi_leticia_-_programa_parana_rosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_169-_2025_-_nardinho_-_viagen_a_cascavel_realizada_pelo_ambulanceiros_de_pdo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_170-_2025_-_josinete_-_parcao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_171-_2025_-_gustavo_-_sinalizacao_programa_sinaliza_parana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_173-_2025_-_gustavo_priscilla__e_ewerton_-_odontosesc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_174-_2025_-_campeonato_para_jovens_de_parana_do_oeste.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_176-_2025_-_gabrielle_-_bebedouro_parque_ecologico_-_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_177-_2025_-_gabrielle_-_espacos_reservados_para_deficientes_na_exposales.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_178-_2025_-_ewerton_e_josinete_-_restauracao_da_imagem_de_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_179-_2025_-_leticia-_adequacao_de_estradas_seu_leonil_leite_passando_pela_agua_do_gabiju_ate__a_vila_gianelo..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_180-_2025_-_gustavo_-_espaco_para_ongs_em_eventos_publicos..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_181-_2025_-_josinte_-_revitalizacao_do_espaco_ao_entorno_do_ginasio_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_182-_2025_-_priscilla__-__decoracao_natalina_no_parque_ecologico.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_183-_2025_-_gustavo_-_manutencao_quadras_de_areia_do_lago.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_184-_2025_-_priscilla__-__metodo_wisk_de_psicologia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_186-_2025_-_gabrielle_-_aterro_bairro_cinzano..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_187-_2025_-_josinete_-_camera_em_todos_os_bairros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_188-_2025_-_elias_-_iluminacao_publica_pdo_-_2.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_189-_2025_-_elias__-__funcionario_para_o__cemiterio_pdo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_190-_2025_-_gabrielle_-_pintura_de_quebra_mola_pdo_moreira_e_vila.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_192-_2025_-_gustavo_e_priscilla_-_ferias_em_acao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_193-_2025_-_josinete__-_coleta_de_lixo_na_serraria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_194-_2025_-_ewerton_gustavo-_cartao_kit_escolar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_195-_2025_-_gustavo_-kit_lanche__para_cascavel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_196-_2025_-_priscilla__-__sinalizacao_na_av_luiz_cassoli_-1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_197-_2025_-_roberto-_caminhao_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_198-_2025_-_elias_-_banheiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_200-_2025_-_leticia_-_ampliacao_de_pontos_de_onibus_da_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_201-_2025_-_gustavo_-_aulas_de_ingles.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_202-_2025_-_gabrielle_-_equipamentos_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_203-_2025_-_reinaldo-_bebedouro_do_posto_de_saude_pdo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_204-_2025_-_reinaldo-_patrolar_estrada_do_taquari.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_205-_2025_-_reinaldo-_tapa_buracos_na_rua_curitiba_e_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_206-_2025_-_priscilla_-_operacao_tapa_buracos_em_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_207-_2025_-_gabrielle_-_conteiner_para_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_208-_2025_-_gabrielle_-_show_da_virada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_209-_2025_-_josinete__-_quedas_de_energia_-_copel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_210-_2025_-_priscilla_-_cobertura_espaco_de_saude_mental.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n_o_005_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no_172-_2025_-_gustavo_priscilla_-_luzes_dos_campos_susiety.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_no_350-2025_-_institui_o_vale_natalino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_no_352-2025_-_ratifica_consorcio_parana_saude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_no003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_complementar_n-_087-2025_-_revisuo_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n-_088-2025_-_revisuo_mobiliario_urbano.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_complementar_n-_089-2025_-_revisuo_cdigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_complementar_n-_090-2025_-_revisuo_cdigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_n-_091-2025_-_revisuo_do_plano_viirio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_complementar_n-_092-2025_-_revisuo_parcelamento_uso_e_ocupaouo_do_solo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_complementar_n-_093-2025_-_revisuo_permetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/26/requerimento_no._009-2025_-_mocao_de_pesar_-_todos_vereadores.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/40/requerimento_no._010-2025_-_mocao_de_aplausos_-gustavo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no._011-2025-__mocao_de_apoio_a_apae_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no._012-2025_-_ewerton-.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/53/requerimento_no._013-2025-mocao_de_aplausos_mazzeto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento_no._015-2025_-_ewerton_e_reinaldo_-_iptu_e_itr.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento_no._016-2025-mocao_de_aplausos_semeando_verde_pdo-_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_no._017-2025_-_distribuicao_de_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_no._018-2025-mocao_de_aplausos_semeando_verde_moreira_sales_-_gustavo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/65/requerimento_no._019-2025_-_mocao_de_aplausos_-ewerton.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/75/requerimento_no._020-2025-mocao_de_aplausos_programa_aprender_valer-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/76/requerimento_no._021-2025_-_gabrielle_-_paralizacao_do_asfalto_santa_angelina.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento_no._022-2025_-_priscilla_e_elias_-_jornada_de_trabalho_dos_ambulanceiros.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento_no._023-2025_-_mocao_de_pesar_-_todos_vereadores_-_tico_monte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/97/requerimento_no._024-2025_-_mocao_de_pesar_-_todos_vereadores__severo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento_no._025-2025-mocao_de_aplausos_guilherme.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento_no._026-2025-mocao_de_aplausos_roberta_carpine_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/121/requerimento_no._028-2015_-_gustavo_pri_elias_rioberto_ewerton_reinaldo_-_exposales.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/122/requerimento_no._029-2025-mocao_de_pesar-_vanildo_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/123/requerimento_no._030-2025-mocao_de_aplausos_-agrinho_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_no._033-2025_-_gsbrielle_-_fornecimento_de_marmitas_a_servidores_do_patio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/130/requerimento_no._032-2025-mocao_de_aplausos_maria_santina_da_conceicao_-_reinaldo_pedroso.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/134/requerimento_no._034-2025_-_gabrielle_-_valor_gastos_na_festa_das_criancas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/141/requerimento_no._035-2025-mocao_de_aplausos_irene_viotto_-_josinete.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/148/requerimento_no._036-2025_-_priscilla_-__ambulanceiros_regularizacao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/2/indicacao_no_101-_2025_-_priscilla_-_plano_de_saude.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_102-_2025_-_priscilla_-_reajuste_bolsa_estagio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_no_103-_2025_-_reinaldo_-_reuniao_com_apicultores.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_no104_-_2025_-_elias_e_leticia-cacamba_pdo_e_vila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no105_-_2025_-_josinete_-_combate_a_maus_tratos_de_animais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no106_-_2025_-_josinete_-_servidor_para_escala_das_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no107_-_2025_-_gabrielle_-_lombada_ponte_da_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no108-_2025_-_gabrielle_-_correcao_na_calcada.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_no_109-2025_-_elias_e_leticia_-_tecnico_de_enfermagem_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_no_110-_2025_-_gabrielle_-_reforma_bueiro_av._belem_r._maria_f._da_cruz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_111-_2025_-_nardinho__-_quebra_mola_escola_luciane_liberal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_no_112-_2025_-_priscilla_-_reforma_da_praca_da_igreja_divina_misericordia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_no_114-_2025_-_gustavo_-_aulas_de_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_no_122-_2025_-_josi_-_banheiro_de_banho_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_no_121-_2025_-_josi_elias_nardinho_-_dentista_noturno.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_120-_2025_-__gustavo_-__revisao_e_analise_tecnica_cameras_de_monitoramento_cmeis_e_cidade.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_no_119-_2025_-__gustavo_elias_e_reinaldo_-_talentos_de_jesus_em_pdo_e_vila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_no_118-_2025_-__gustavo_-_carro_para_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_no_117-_2025_-__roberto_e_ewerton_-_recipiente_de_reciclagem_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_no_116-_2025_-_ewerton_e_roberto_-_bebedouro_complexo_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_no_115-_2025_-_reinaldo_-_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_no_123-_2025_-_pri_-_mais_medico_para_ubs_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no_125-_2025_-_roberto_-_redutor_de_velocidade_no_trevo_pr_180.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_no_130-_2025_-_ewerton__-_cascalho_agua_do_barulho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_no_131-_2025_-_josinete__-_poda_e_corte_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_133-_2025_-_beti__-_adequacao_da_estrada_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no_132-_2025_-_priscilla__-_retorno_do_porteira_a_dentro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_no_135-_2025_-_leticia_e_josi__-_construcao_de_banheiros_quadra_vila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no_136-2025-reinaldo_-_revitalizacao_do_cemiterio_pdo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_138-_2025_-_elias__-__santa_angelina_-_matrizeiro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no_139-_2025_-_gustavo__-__phaygrowd_agostinho_portela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no_140-_2025_-_leticia_e_josi_-_raspinha_estrada_ao_lado_do_campo_da_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_no_141-_2025_-_gabrielle-_jornada_de_trabalho_patio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_no_143-_2025_-_leticia-_adequacao_de_estradas_10_barra_bonita_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_no_144-_2025_-_reinaldo_-_transporte_da_copacol_ate_o_matrizeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_no_145-_2025_-_elias__-__iluminacao_no__cemiterio_pdo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_no_146-_2025_-_roberto__-__alargamento_da_ponte_do_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_no_149-_2025_-_leticia__-__paisagismo_na_avenida_de_pdo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_no_150-_2025_-_leticia-_cascalhamento_de_estradas_10_barra_bonita_vila_gianelo_estrada_do_ze_padre.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_no_152-_2025_-_gustavo__-_show_gospel_para_exposales_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_no_155-_2025_-_reinaldo_-_cascalhamento_da_estrada_do_taquari_-_meron_e_nevair.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_no_156-_2025_-_josi_e_leticia_-nutricionista_tempo_integral_em_pdo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_no_157-_2025_-_gabrielle_-_oficinas_para_jovens_em_busca_do_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_no_158-_2025_-_gabrielle_-_manutencao_dos_parquinhos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_no_159-_2025_-_leticia-_ponto_de_onibus-_av_jovelino_rodrigues_da_costa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_no_160-_2025_-_priscilla_elias_gustavo-_acs_para_bairros_rurais.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_no_161-_2025_-_nardinho-__psicologo_para_educacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_no_162-_2025_-_nardinho-__dentista_para_vila_gianelo_e_parana_do_oeste.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_no_163-_2025_-_gustavo_e_priscilla-__espacos_esportivos_na_vila_gianelo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_no_164-_2025_-_gabrielle_-_campanha_institucional_para_hemonucleo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_no_165-_2025_-_gabrielle_-_vale_alimentacao_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_no_166-_2025_-_roberto-_rua_irene_marques_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_no_167-_2025_-_gustavo_-_pinturas_de_sinalizacao_na_entrada_da_cidade_e_escola_eulalia-.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no_168-_2025_-_ewerton_pri_josi_leticia_-_programa_parana_rosa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_no_169-_2025_-_nardinho_-_viagen_a_cascavel_realizada_pelo_ambulanceiros_de_pdo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_no_170-_2025_-_josinete_-_parcao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no_171-_2025_-_gustavo_-_sinalizacao_programa_sinaliza_parana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no_173-_2025_-_gustavo_priscilla__e_ewerton_-_odontosesc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no_174-_2025_-_campeonato_para_jovens_de_parana_do_oeste.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_no_176-_2025_-_gabrielle_-_bebedouro_parque_ecologico_-_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no_177-_2025_-_gabrielle_-_espacos_reservados_para_deficientes_na_exposales.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no_178-_2025_-_ewerton_e_josinete_-_restauracao_da_imagem_de_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no_179-_2025_-_leticia-_adequacao_de_estradas_seu_leonil_leite_passando_pela_agua_do_gabiju_ate__a_vila_gianelo..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no_180-_2025_-_gustavo_-_espaco_para_ongs_em_eventos_publicos..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no_181-_2025_-_josinte_-_revitalizacao_do_espaco_ao_entorno_do_ginasio_de_esportes..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no_182-_2025_-_priscilla__-__decoracao_natalina_no_parque_ecologico.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no_183-_2025_-_gustavo_-_manutencao_quadras_de_areia_do_lago.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no_184-_2025_-_priscilla__-__metodo_wisk_de_psicologia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_185-_2025_-_leticia-_adequacao_de_estradas_rurais..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_186-_2025_-_gabrielle_-_aterro_bairro_cinzano..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_187-_2025_-_josinete_-_camera_em_todos_os_bairros.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_188-_2025_-_elias_-_iluminacao_publica_pdo_-_2.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_189-_2025_-_elias__-__funcionario_para_o__cemiterio_pdo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_190-_2025_-_gabrielle_-_pintura_de_quebra_mola_pdo_moreira_e_vila.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_no_192-_2025_-_gustavo_e_priscilla_-_ferias_em_acao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no_193-_2025_-_josinete__-_coleta_de_lixo_na_serraria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_no_194-_2025_-_ewerton_gustavo-_cartao_kit_escolar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_195-_2025_-_gustavo_-kit_lanche__para_cascavel.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no_196-_2025_-_priscilla__-__sinalizacao_na_av_luiz_cassoli_-1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no_197-_2025_-_roberto-_caminhao_para_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_no_198-_2025_-_elias_-_banheiro.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_200-_2025_-_leticia_-_ampliacao_de_pontos_de_onibus_da_sao_luiz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_201-_2025_-_gustavo_-_aulas_de_ingles.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_202-_2025_-_gabrielle_-_equipamentos_para_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_203-_2025_-_reinaldo-_bebedouro_do_posto_de_saude_pdo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_204-_2025_-_reinaldo-_patrolar_estrada_do_taquari.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_205-_2025_-_reinaldo-_tapa_buracos_na_rua_curitiba_e_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_206-_2025_-_priscilla_-_operacao_tapa_buracos_em_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_207-_2025_-_gabrielle_-_conteiner_para_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no_208-_2025_-_gabrielle_-_show_da_virada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_no_209-_2025_-_josinete__-_quedas_de_energia_-_copel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.moreirasales.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no_210-_2025_-_priscilla_-_cobertura_espaco_de_saude_mental.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="194.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>